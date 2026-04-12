--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -234,909 +234,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
+                <w:t xml:space="preserve">Lysozyme/Alginate Interactions: Structural and Thermodynamic Insights through ITC and SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+                <w:t xml:space="preserve">Asna Vakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (8), pp.4859-4871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863490v1</w:t>
+                <w:t xml:space="preserve">hal-05189214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong electrostatic attraction drives milk heteroprotein complex coacervation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Vinterbladh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Forsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 286, pp.137790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (3), pp.176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysozyme/Alginate Interactions: Structural and Thermodynamic Insights through ITC and SAXS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Boire</w:t>
+                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Bouhallab</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (8), pp.4859-4871. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189214v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial effect of free, nanoemulsified and protein-complexed carvacrol</w:t>
+                <w:t xml:space="preserve">The effects of Thymus capitatus essential oil topical application on milk quality: a systems biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
+                <w:t xml:space="preserve">Chiara Gini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Filippo Biscarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (March 2025), pp.100881. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.4627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88168-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862413v1</w:t>
+                <w:t xml:space="preserve">hal-04965794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Thymus capitatus essential oil topical application on milk quality: a systems biology approach</w:t>
+                <w:t xml:space="preserve">Antibacterial effect of free, nanoemulsified and protein-complexed carvacrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Gini</w:t>
+                <w:t xml:space="preserve">Latifa Abdennebi Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vanbergue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lucie Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Biscarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.4627. </w:t>
+              <w:t xml:space="preserve">Food Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (March 2025), pp.100881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88168-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965794v1</w:t>
+                <w:t xml:space="preserve">hal-04862413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coacervation and aggregation in lysozyme/alginate mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asna Vakeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.110359. </w:t>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1302,853 +1302,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Strength Dependence of the Complex Coacervation between Lactoferrin and β-Lactoglobulin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
+                <w:t xml:space="preserve">Interactions Between Isolated Pea Globulins and Purified Egg White Proteins in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12051040⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.520-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-023-09797-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023433v1</w:t>
+                <w:t xml:space="preserve">hal-04123676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Isolated Pea Globulins and Purified Egg White Proteins in Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory activity of essential oils from Tunisian aromatic and medicinal plants and their major constituents in THP-1 macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato B Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-023-09797-4⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.112678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123676v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of essential oils from Tunisian aromatic and medicinal plants and their major constituents in THP-1 macrophages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanen Falleh</w:t>
+                <w:t xml:space="preserve">Recent trends in design of healthier plant-based alternatives: nutritional profile, gastrointestinal digestion, and consumer perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandi Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Ben Jemaa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112678⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (30), pp.10483-10498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2081666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04037242v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in design of healthier plant-based alternatives: nutritional profile, gastrointestinal digestion, and consumer perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ionic Strength Dependence of the Complex Coacervation between Lactoferrin and β-Lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (30), pp.10483-10498. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2081666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods12051040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03687069v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation: New insights and advances</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essential Oil Stabilisation by Response Surface Methodology (RSM): Nanoemulsion Formulation, Physicochemical, Microbiological, and Sensory Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Benjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Zohra Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Falleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Beji-Serairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Megdiche-Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.07.006⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27217330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721294v1</w:t>
+                <w:t xml:space="preserve">hal-03841295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oil Stabilisation by Response Surface Methodology (RSM): Nanoemulsion Formulation, Physicochemical, Microbiological, and Sensory Investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation: New insights and advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandi Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.49-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27217330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2022.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841295v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of β-lactoglobulin/lactoferrin complex coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Soussi Hachfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.113577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.330. </w:t>
@@ -2519,64 +2519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plant and dairy proteins in food colloid design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma B A Hinderink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,693 +2910,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contribution of temporal dominance of sensations performed by modality (M-TDS) to the sensory perception of texture and flavor in semi-solid products: A case study on fat-free strawberry yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.103789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911611v1</w:t>
+                <w:t xml:space="preserve">hal-02306102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Halabi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570394v1</w:t>
+                <w:t xml:space="preserve">hal-02911611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264931v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma-retention capacities of functional whey protein aggregates: Study of a strawberry aroma in solutions and in fat-free yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 136, pp.109491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of temporal dominance of sensations performed by modality (M-TDS) to the sensory perception of texture and flavor in semi-solid products: A case study on fat-free strawberry yogurts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.103789. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306102v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular mechanisms underlying interactions between caseins and lutein</w:t>
               </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,437 +3978,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Contrasting Assemblies of Oppositely Charged Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nicholas Ainis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (30), pp.9923-9933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968011v1</w:t>
+                <w:t xml:space="preserve">hal-02264932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Assemblies of Oppositely Charged Proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur le développement du secteur laitier et sa durabilité dans différentes parties du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01046⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.339-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02264932v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le développement du secteur laitier et sa durabilité dans différentes parties du monde</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
+                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Aubron</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (3), pp.339-358. </w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423294v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled whey protein aggregates to modulate the texture of fat-free set-type yoghurts</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92, pp.28-36. </w:t>
@@ -4522,588 +4522,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserum: Emphasis on sphingolipid and ceramide isoforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Trauchessec</w:t>
+                <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003935v1</w:t>
+                <w:t xml:space="preserve">hal-01608238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins for the future: A soft matter approach to link basic knowledge and innovative applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">pH- and ionic strength-dependent interaction between cyanidin-3-O-glucoside and sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio F. de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267, pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01608238v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH- and ionic strength-dependent interaction between cyanidin-3-O-glucoside and sodium caseinate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserums: emphasis on sphingolipid and ceramide isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cheillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Casanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio F. de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Patricia Daira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 267, pp.52-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.081⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 240, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574202v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserums: emphasis on sphingolipid and ceramide isoforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Polar lipid composition of bioactive dairy co-products buttermilk and butterserum: Emphasis on sphingolipid and ceramide isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Daira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Trauchessec</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 240, pp.67-74. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 240, pp.67--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608293v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up production of vitamin loaded heteroprotein coacervates and their protective property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coacervates of whey proteins to protect and improve the oral delivery of a bioactive molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,360 +5321,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the presence of a small molecule affects the complex coacervation between lactoferrin and β-lactoglobulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heteroprotein complex coacervation: A generic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme M. Tavares</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510024v1</w:t>
+                <w:t xml:space="preserve">hal-01454635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary bioactive peptides : Human studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the presence of a small molecule affects the complex coacervation between lactoferrin and β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bouglé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antônio F. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.335-343. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.192-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.873766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01408008v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroprotein complex coacervation: A generic process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary bioactive peptides : Human studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 239, </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.335-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.873766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454635v1</w:t>
+                <w:t xml:space="preserve">hal-01408008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t>
               </w:r>
@@ -5833,51 +5833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5928,64 +5928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous co-assembly of lactoferrin and β-lactoglobulin as a promising biocarrier for vitamin B9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,857 +6056,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective coacervation between lactoferrin and the two isoforms of B-lactoglobulin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.02.027⟩</w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209800v1</w:t>
+                <w:t xml:space="preserve">hal-01209713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current ways to modify the structure of whey proteins for specific functionalities—a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Caseinophosphopeptides from αs- and β-Casein on Iron Bioavailability in HuH7 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Garcia-Nebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Alegria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyes Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13594-014-0190-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (30), pp.6757-6763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209713v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Folic Acid Induces Specific Self-Aggregation of Lactoferrin: Thermodynamic Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lerideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.12481-12488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Caseinophosphopeptides from αs- and β-Casein on Iron Bioavailability in HuH7 Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de La Chevasnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02424⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 182, pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209864v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of infant formulas impacts their lipolysis, proteolysis and disintegration during in vitro gastric digestion</w:t>
+                <w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre 2015, pp.26-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209795v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Selective coacervation between lactoferrin and the two isoforms of B-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio F. de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioencapsulation Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.238-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454558v1</w:t>
+                <w:t xml:space="preserve">hal-01209800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine beta-lactoglobulin/fatty acid complexes: binding, structural, and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Giblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Assembly and Induced Aggregation of Food Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,90 +7070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk proteins as encapsulation devices and delivery vehicles: Applications and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7200,64 +7200,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating and glycation of [i]β-lactoglobulin[/i] and[i] β-casein[/i]: Aggregation and[i] in vitro[/i] digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle da Silva Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7461,2101 +7461,2101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes between linoleate and native or aggregated β-lactoglobulin: Interaction parameters and in vitro cytotoxic effect</w:t>
+                <w:t xml:space="preserve">Deferoxamine blocks death induced by glutathione depletion in PC 12 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Le Maux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">E. Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Repesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Prigent-Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.05.031⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.221--230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209447v1</w:t>
+                <w:t xml:space="preserve">hal-00869060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Lactoglobulin-linoleate complexes: In vitro digestion and the role of protein in fatty acid uptake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Brodkorb</w:t>
+                <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6682⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209446v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferoxamine blocks death induced by glutathione depletion in PC 12 cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexes between linoleate and native or aggregated β-lactoglobulin: Interaction parameters and in vitro cytotoxic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Repesse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solene Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2013.04.013⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141, pp.2305-2313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00869060v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">β-Lactoglobulin-linoleate complexes: In vitro digestion and the role of protein in fatty acid uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.899-906. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.4258-4268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209406v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Lactoglobulin as a Molecular Carrier of Linoleate: Characterization and Effects on Intestinal Epithelial Cells in Vitro</w:t>
+                <w:t xml:space="preserve">Kinetics of the formation of beta-casein/tannin mixed micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Le Maux</w:t>
+                <w:t xml:space="preserve">Wei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giblin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alain Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Brodkorb</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf3028396⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (9), pp.3934-3941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ra20209c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849233v1</w:t>
+                <w:t xml:space="preserve">hal-01209310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose slows down the heat-induced aggregation of b-lactoglobuline at neutral pH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The physicochemical parameters during dry heating strongly influence the gelling properties of whey proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (4), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf2037664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the formation of beta-casein/tannin mixed micelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrolysis of native milk fat globules by microbial lipases: Mechanisms and modulation of interfacial quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ma</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Drazen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ra20209c⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (1), pp.533-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209310v1</w:t>
+                <w:t xml:space="preserve">hal-01209314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of native milk fat globules by microbial lipases: Mechanisms and modulation of interfacial quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Glucose slows down the heat-induced aggregation of b-lactoglobuline at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele da Silva Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (1), pp.533-544. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.214-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf2037664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01209314v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physicochemical parameters during dry heating strongly influence the gelling properties of whey proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">beta-Lactoglobulin as a Molecular Carrier of Linoleate: Characterization and Effects on Intestinal Epithelial Cells in Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gulzar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L. Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (37), pp.9476-9483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf3028396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00849234v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation at Residue Level of the Early Steps during the Assembly of Two Proteins into Supramolecular Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine B Salvatore</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 716, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137748v1</w:t>
+                <w:t xml:space="preserve">hal-01174310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Structure during Self-Assembly of Oppositely Charged Proteins in Aqueous Solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Investigation at residue level of the early steps during the assembly of two proteins into supramolecular objects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Duraffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Forge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (5), pp.1920-1926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200264m|⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2200-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138113v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.133-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/b9h9-fp90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gulzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bargain</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174310v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation at residue level of the early steps during the assembly of two proteins into supramolecular objects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Kinetics and structure during self-assembly of oppositely charged proteins in aqueous solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Duraffourg</w:t>
+                <w:t xml:space="preserve">V. Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Favier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (6), pp.2200-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.1920-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200264m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729257v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Investigation at Residue Level of the Early Steps during the Assembly of Two Proteins into Supramolecular Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schuck</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Duraffourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn A. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.04.037⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2200-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729268v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and structure during self-assembly of oppositely charged proteins in aqueous solution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.B. Salvatore</w:t>
+                <w:t xml:space="preserve">Kinetics and Structure during Self-Assembly of Oppositely Charged Proteins in Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine B Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Forge</w:t>
+                <w:t xml:space="preserve">Vincent Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nicolai</w:t>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (5), pp.1920-6. </w:t>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.1920-1926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm200264m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm200264m|⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729258v1</w:t>
+                <w:t xml:space="preserve">hal-01138113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
               </w:r>
@@ -9567,64 +9567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice C.Y. Li-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9807,1410 +9807,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Isothermal batch crystallization of alpha-lactose: A kinetic model combining mutarotation, nucleation and growth steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895802v1</w:t>
+                <w:t xml:space="preserve">hal-01454046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1794, pp.709-715</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454093v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of alpha-lactalbumin-lysozyme spherical particles: Involvement of electrostatic forces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.213-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00729209v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal batch crystallization of alpha-lactose: A kinetic model combining mutarotation, nucleation and growth steps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.129-136. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89, pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2008.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454046v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t>
+                <w:t xml:space="preserve">Formation and stability of alpha-lactalbumin-lysozyme spherical particles: Involvement of electrostatic forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404764v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of α-lactalbumin–lysozyme spherical particles: Involvement of electrostatic forces</w:t>
+                <w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Nigen</w:t>
+                <w:t xml:space="preserve">Michaël Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 146 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817168v1</w:t>
+                <w:t xml:space="preserve">hal-00594411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">Formation and stability of α-lactalbumin–lysozyme spherical particles: Involvement of electrostatic forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2009.10.001⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594411v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interaction between apo or holo α-lactalbumin and lysozyme: Formation of heterodimers as assessed by fluorescence measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin-Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro impact of a whey protein isolate (WPI) and collagen hydrolysates (CHs) on B16F10 melanoma cells proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocatalyzed modifications of milk lipids: applications and potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Castro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V.C. Sgarbieri</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2009.06.016⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.458-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2009.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454037v1</w:t>
+                <w:t xml:space="preserve">hal-01454095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalyzed modifications of milk lipids: applications and potentialities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">In vitro impact of a whey protein isolate (WPI) and collagen hydrolysates (CHs) on B16F10 melanoma cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+                <w:t xml:space="preserve">V.C. Sgarbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.458-469. </w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2009.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454095v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11218,51 +11218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11302,355 +11302,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caseinophosphopeptide-bound iron: protective effect against gut peroxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tannin-assisted aggregation of natively unfolded proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drazen Zanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Kibangou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bureau</w:t>
+                <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Allouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Thouvenin</w:t>
+                <w:t xml:space="preserve">D. Hagenmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82, pp.58001-58005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454110v1</w:t>
+                <w:t xml:space="preserve">hal-01454020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannin-assisted aggregation of natively unfolded proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Drazen Zanchi</w:t>
+                <w:t xml:space="preserve">Caseinophosphopeptide-bound iron: protective effect against gut peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Narayanan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Guy Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000136384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454020v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein protection against iron induced intestinal peroxidation and carcinogenesis in rats: a preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11692,90 +11692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apo α-lactalbumin and lysozyme are colocalized in their subsequently formed spherical supramolecular assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 274 (23), pp.6085-6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11822,51 +11822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of exposed sulfhydryl groups in heated β-lactoglobulin A using IAEDANS and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11943,103 +11943,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of calcium lactate crystals in responsible for concentrated acid whey thickening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Naegele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12112,51 +12112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.W. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68, pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12202,90 +12202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature affects the supramolecular structures resulting from α-lactalbumin-lysozyme interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (5), pp.1248-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12357,64 +12357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 302 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12460,90 +12460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and exercise induced alterations in antioxidant status. Protection by dietary milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12594,77 +12594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron and exercise induced alterations in antioxidant status. Protection by dietary milk proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12722,1371 +12722,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved absorption of caseinophosphopeptide-bound iron: role of alkaline phosphatase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kinetics of lactose crystallization and crystal size as monitored by refractometry and laser light scattering: effect of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (4-5), pp.253-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453948v1</w:t>
+                <w:t xml:space="preserve">hal-00895600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk proteins and iron absorption: contrasting effects of different caseinophosphopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.B. Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58 (4), pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of lactose crystallisation and crystal size as monitored by refractometry and laser light scattering: effect of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (4/5), pp.253-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2005015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des minéraux et des oligo-éléments : influence des protéines et des peptides du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (4), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of lactose crystallization and crystal size as monitored by refractometry and laser light scattering: effect of proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improved absorption of caseinophosphopeptide-bound iron: role of alkaline phosphatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Ani-Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, pp.398-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2005.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895600v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of heat-induced nonnative β-lactoglobulin monomers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biopeptides of milk: caseinophosphopeptides and mineral bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.03513204⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (5), pp.493-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569510v1</w:t>
+                <w:t xml:space="preserve">hal-00900497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopeptides of milk: caseinophosphopeptides and mineral bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Copper-catalyzed formation of disulfide-linked dimer of bovine $\beta$-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004053⟩</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (6), pp.517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2004023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900497v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed formation of disulfide-linked dimer of bovine $\beta$-lactoglobulin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Séchage des lactosérums et dérivés : rôle du lactose et de la dynamique de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+                <w:t xml:space="preserve">Delphine Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 84 (6), pp.517-525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lait:2004023⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 84 (3), pp.243-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2004007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895437v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage des lactosérums et dérivés : rôle du lactose et de la dynamique de l'eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterization of heat-induced nonnative β-lactoglobulin monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (3), pp.243-268. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5), pp.1340-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2004007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1110/ps.03513204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895419v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral modulation of thermal aggregation and gelation of whey proteins: from $\beta$-lactoglobulin model system to whey protein isolate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Stable monomeric intermediate with exposed Cys-119 is formed during heat denaturation of β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Brendan T. O’kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Mehra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83 (5), pp.353-364. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 301 (2), pp.465-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2003021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0006-291X(02)02997-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895506v1</w:t>
+                <w:t xml:space="preserve">hal-01569504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable monomeric intermediate with exposed Cys-119 is formed during heat denaturation of β-lactoglobulin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mineral modulation of thermal aggregation and gelation of whey proteins: from $\beta$-lactoglobulin model system to whey protein isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raj Mehra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 301 (2), pp.465-471. </w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83 (5), pp.353-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0006-291X(02)02997-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2003021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569504v1</w:t>
+                <w:t xml:space="preserve">hal-00895506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Various Phosphopeptides of Caseins on Iron Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladas Cinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aít-Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14163,51 +14163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Ait-Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14310,64 +14310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50 (1), pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14392,51 +14392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced coagulation of goat milk: modification of the environment of the casein micelles by membrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14522,51 +14522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of bovine beta-lactoglobulin by glycation in a powdered state or in aqueous solution : adsorption at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14617,51 +14617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of caseinomacropeptide hydrolysis by trypsin in a continuous membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prata-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14725,51 +14725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of caseinophosphopeptide-iron complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aît-Okhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14889,51 +14889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 881, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14952,714 +14952,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of β-casein phosphopeptide-iron complex to digestive enzymes in ligated segment of rat duodenum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modification of Bovine β-Lactoglobulin by Glycation in a Powdered State or in an Aqueous Solution: Effect on Association Behavior and Protein Conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10 (12), pp.723-727. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (1), pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0955-2863(99)00062-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf9804387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568137v1</w:t>
+                <w:t xml:space="preserve">hal-01569909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of bovine beta-lactoglobulin by glycation in a powdered state or in an aqueous solution: Immunochemical characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morgan</w:t>
+                <w:t xml:space="preserve">Sensitivity of β-casein phosphopeptide-iron complex to digestive enzymes in ligated segment of rat duodenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vénien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Nabil Aït Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (12), pp.723-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2863(99)00062-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686619v1</w:t>
+                <w:t xml:space="preserve">hal-01568137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycation of bovine beta-Lactoglobulin: effect on the protein structure</w:t>
+                <w:t xml:space="preserve">Modification of bovine beta-lactoglobulin by glycation in a powdered state or in an aqueous solution: Immunochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vénien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34, pp.429-435</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.4543-4548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688225v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Stable Covalent Dimer Explains the High Solubility at pH 4.6 of Lactose−β-Lactoglobulin Conjugates Heated near Neutral pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Glycation of bovine beta-Lactoglobulin: effect on the protein structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morgan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annie Vénien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34, pp.429-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf9802474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01559704v1</w:t>
+                <w:t xml:space="preserve">hal-02688225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Bovine β-Lactoglobulin by Glycation in a Powdered State or in an Aqueous Solution: Effect on Association Behavior and Protein Conformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">Formation of Stable Covalent Dimer Explains the High Solubility at pH 4.6 of Lactose−β-Lactoglobulin Conjugates Heated near Neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 47 (1), pp.83-91. </w:t>
+              <w:t xml:space="preserve">, 1999, 47 (4), pp.1489-1494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf9804387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf9802474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569909v1</w:t>
+                <w:t xml:space="preserve">hal-01559704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptic hydrolysis of k-caseinomacropeptide: Control of the enzymatic reaction in a continuous membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Martin-Orue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (3-4), pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15697,77 +15697,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Tissue Storage and Hemoglobin Levels of Deficient Rats Repleted with Iron Bound to the Caseinophosphopeptide 1−25 of β-Casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aît-Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drosdowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15831,90 +15831,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of absorption of caseinophosphopeptide bound iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10 (4), pp.215-222. </w:t>
@@ -15946,2098 +15946,2098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of iron/zinc interactions using metal bound to the caseinophosphopeptide 1–25 of β-casein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arhan</w:t>
+                <w:t xml:space="preserve">Resistance of beta-lactoglobulin-bound lactose to the hydrolysis by beta-galactosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Graet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (11), pp.813-816</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568138v1</w:t>
+                <w:t xml:space="preserve">hal-01568877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of beta-lactoglobulin-bound lactose to the hydrolysis by beta-galactosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
+                <w:t xml:space="preserve">Reduction of iron/zinc interactions using metal bound to the caseinophosphopeptide 1–25 of β-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (11), pp.1655-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0271-5317(99)00121-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568877v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Lactosylated β-Lactoglobulin by Capillary Electrophoresis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Selective detection of lactolated peptides in hydrolysates by liquid chromatography/electrospray tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 259 (1), pp.152-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559702v1</w:t>
+                <w:t xml:space="preserve">hal-02684945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofiltration of amino acid and peptide solutions: Mechanisms of separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bioavailability of iron bound to the phosphopeptide 1-25 of beta-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ait Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 142, pp.225-233</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684747v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of iron bound to the phosphopeptide 1-25 of beta-casein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of beta-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Pérès</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.575</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692377v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of beta-casein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Lactolation of beta-lactoglobulin monitored by electrospray ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bureau</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (2), pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687320v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of β-casein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+                <w:t xml:space="preserve">Mechanism of bovine trypsin inhibition by beta-casein N-terminal fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900222v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactolation of beta-lactoglobulin monitored by electrospray ionisation mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of β-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8 (2), pp.95-98</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692967v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of bovine trypsin inhibition by beta-casein N-terminal fragment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Lactosylated β-Lactoglobulin by Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.580</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 8 (10-11), pp.857-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-6946(98)00128-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687761v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective detection of lactolated peptides in hydrolysates by liquid chromatography/electrospray tandem mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nanofiltration of amino acid and peptide solutions: Mechanisms of separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin-Orue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 259 (1), pp.152-161</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 142, pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684945v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonenzymatic lactosylation of bovine bêta-lactoglobulin under mild heat treatment leads to structural heterogeneity of the glycoforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morgan</w:t>
+                <w:t xml:space="preserve">Inhibition of bovine trypsin by the phosphorylated N-terminal part bêta(1-105) of bêta-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 236, pp.413-417</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684471v1</w:t>
+                <w:t xml:space="preserve">hal-02687635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by ionization mass spectrometry of lactosyl bêta-lactoglobulin conjugates formed during heat treatment of milk and whey and identification of one lactose-binding site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 80 (10), pp.2270-2281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of bovine trypsin by the phosphorylated N-terminal part bêta(1-105) of bêta-casein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Absorption digestive du fer lié au caséinophosphopeptide 1-25 de la bêta-caséine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 49, pp.23-27</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 77 (4), pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687635v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption digestive du fer lié au caséinophosphopeptide 1-25 de la bêta-caséine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Absorption digestive du fer lié au caséinophosphopeptide 1-25 de la β-caséine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Arhan</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77 (4), pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692245v1</w:t>
+                <w:t xml:space="preserve">hal-00929537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adsorption of a hydrophobic peptide onto carbon surfaces by capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pagetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 128, pp.243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption digestive du fer lié au caséinophosphopeptide 1-25 de la β-caséine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bioavailability of caseinophosphopeptide bound iron in the young rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aït-Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arhan</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 77 (4), pp.433-440</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 8, pp.190-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929537v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of caseinophosphopeptide bound iron in the young rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nonenzymatic lactosylation of bovine bêta-lactoglobulin under mild heat treatment leads to structural heterogeneity of the glycoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 8, pp.190-194</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 236, pp.413-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693010v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of small cationic bioactive peptides by strong ion-exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18114,51 +18114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18222,51 +18222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18311,450 +18311,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous hydrolysis of caseinomacropeptide in a membrane reactor: kinetic study and gram-scale production of antithrombotic peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enzymatic hydrolysis of sodium caseinate in a continuous ultrafiltration reactor using an inorganic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Touzé</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 75 (3), pp.251-258</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 42 (5), pp.692-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929433v1</w:t>
+                <w:t xml:space="preserve">hal-02707450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic hydrolysis of sodium caseinate in a continuous ultrafiltration reactor using an inorganic membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Continuous hydrolysis of caseinomacropeptide in a membrane reactor: kinetic study and gram-scale production of antithrombotic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Henry</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 42 (5), pp.692-696</w:t>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 75, pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707450v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrolysis of caseinomacropeptide in a membrane reactor: kinetic study and gram-scale production of antithrombotic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Touzé</w:t>
+                <w:t xml:space="preserve">C Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 75, pp.251-258</w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 75 (3), pp.251-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701266v1</w:t>
+                <w:t xml:space="preserve">hal-00929433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of a hydrophobic peptide through an inorganic ultrafiltration membrane: effect of membrane support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Separation of two proline-containing peptides by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 104, pp.73-79</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 225, pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701267v1</w:t>
+                <w:t xml:space="preserve">hal-02701437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of two proline-containing peptides by capillary electrophoresis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transmission of a hydrophobic peptide through an inorganic ultrafiltration membrane: effect of membrane support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 225, pp.161-162</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 104, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701437v1</w:t>
+                <w:t xml:space="preserve">hal-02701267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation of hydrophobic peptides from trypic casein hydrolysate by salt and pH</w:t>
               </w:r>
@@ -18766,51 +18766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18848,77 +18848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-promoting activity of tryptic digest of caseinomacropeptide for Lactococcus lactis subsp lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73 (1), pp.73-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18952,77 +18952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-promoting activity of tryptic digest of caseinomacropeptide for Lactococcus lactis subsp lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73 (1), pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19047,77 +19047,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrolysis of /3-casein in a membrane reactor: Preparation of bioactive peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 15 (7), pp.697-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19142,51 +19142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptic hydrolysis of caseinomacropeptide in membrane reactor: preparation of bioactive peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19276,51 +19276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 33, pp.41-46</w:t>
@@ -19349,51 +19349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation du fer par le phosphopeptide (1-25) de la caseine beta: action de l'alcalase et de la phosphatase acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19444,90 +19444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides du lait à activité physiologique. III. Peptides du lait à effet cardiovasculaire : activités antithrombotique et antihypertensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 71 (2), pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19591,51 +19591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 71, pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19660,77 +19660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation du fer par le phosphopeptide (1-25) de la caséine β : action de l'alcalase et de la phosphatase acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Maubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 71 (4), pp.435-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19924,51 +19924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vinterbladh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137790" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88168-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato B Pereira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Rahali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Jemaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112678" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Benjemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Beji-Serairi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Megdiche-Ksouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217330" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Jemaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Araujo Mantovani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zerlotti Mercadante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264932v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicholas Ainis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.081" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. Tavares" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio F. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.873766" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2016.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209800v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.02.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454552v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lerideau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02299" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209864v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garcia-Nebot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alegria" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barbera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02424" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Maux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giblin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brodkorb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0160-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2012_201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.02.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le da Silva Pinto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRCJ6DN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209447v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Maux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.031" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hennessy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6682" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouraqui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Repesse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigent-Tessier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2013.04.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9H45RL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giblin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3028396" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209303v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2037664" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209310v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20209c" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDN9LH9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Salvatore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn A. Persson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200285e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138113v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m|" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729257v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Salvatore" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duraffourg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Persson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lund" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729209v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454046v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8QH7CJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin-Kucma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Castro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Maria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Sgarbieri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2009.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69ZLRLGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.05.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HGLTSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454110v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kibangou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thouvenin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000136384" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454020v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagenm&#252;ller" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raynal-Ljutovac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Park" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2006.09.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D4P54P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.061" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82BGC7R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453948v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ani-Kibangou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2005.02.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ7NJ3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453952v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Kibangou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453965v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453982v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569510v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mehra" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03513204" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900497v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004053" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895437v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004023" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895419v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durupt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vareille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004007" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569504v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan T. O&#8217;kennedy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02997-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568889v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Cinga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#237;t-Oukhatar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Neuville" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf025554v" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568870v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ait-Oukhatar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mlc.2002.128146" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568878v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002041" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669711v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681882v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prata-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aimar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#238;t-Okhatar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#239;t Oukhatar" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00062-5" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686619v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688225v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559704v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9802474" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569909v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9804387" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martin-Orue" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559711v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#238;t-Oukhatar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drosdowsky" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf981018k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(98)00101-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568138v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00121-9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568877v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559702v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otte" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Larsen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(98)00128-9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684747v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Orue" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692377v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Oukhatar" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687320v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900222v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692967v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687761v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guenic" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684945v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684471v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684241v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pearce" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687635v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692245v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929537v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Peres" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693010v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686269v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boschetti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686964v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701397v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pearce" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929433v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touz&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707450v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701266v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touz&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701267v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701437v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700806v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559706v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:199314" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929318v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favrot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702286v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714352v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coste" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708761v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929243v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;onil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Trouv&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707965v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929257v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vinterbladh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88168-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato B Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Rahali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Jemaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112678" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Benjemaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Beji-Serairi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Megdiche-Ksouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217330" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Jemaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Araujo Mantovani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zerlotti Mercadante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicholas Ainis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. de Carvalho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2016.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. Tavares" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio F. Carvalho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.873766" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garcia-Nebot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alegria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barbera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lerideau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02299" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.02.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Maux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giblin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brodkorb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0160-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2012_201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.02.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le da Silva Pinto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRCJ6DN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouraqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Repesse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigent-Tessier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2013.04.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9H45RL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Maux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209446v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hennessy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6682" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20209c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.036" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDN9LH9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209303v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2037664" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giblin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3028396" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Salvatore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duraffourg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Persson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lund" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200285e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729258v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Salvatore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn A. Persson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m|" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454046v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8QH7CJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin-Kucma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.05.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HGLTSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Castro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Maria" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Sgarbieri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2009.06.016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69ZLRLGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagenm&#252;ller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kibangou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thouvenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000136384" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raynal-Ljutovac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Park" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2006.09.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D4P54P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.061" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82BGC7R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895600v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453952v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Kibangou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453982v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ani-Kibangou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2005.02.008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ7NJ3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900497v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004053" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895437v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895419v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durupt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vareille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mehra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03513204" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan T. O&#8217;kennedy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02997-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568889v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Cinga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#237;t-Oukhatar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Neuville" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf025554v" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568870v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ait-Oukhatar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mlc.2002.128146" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568878v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002041" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669711v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681882v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prata-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aimar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#238;t-Okhatar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569909v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9804387" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568137v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#239;t Oukhatar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00062-5" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686619v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688225v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9802474" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martin-Orue" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559711v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#238;t-Oukhatar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drosdowsky" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf981018k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(98)00101-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568877v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00121-9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692377v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Oukhatar" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687320v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692967v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687761v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guenic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900222v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559702v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Larsen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(98)00128-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Orue" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687635v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684241v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pearce" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692245v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929537v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Peres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693010v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684471v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686269v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boschetti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686964v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701397v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pearce" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707450v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701266v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touz&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929433v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touz&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701437v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701267v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700806v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559706v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:199314" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929318v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favrot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702286v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714352v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coste" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708761v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929243v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;onil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Trouv&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707965v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929257v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>