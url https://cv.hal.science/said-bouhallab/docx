--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -368,425 +368,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong electrostatic attraction drives milk heteroprotein complex coacervation</w:t>
+                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Vinterbladh</w:t>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 286, pp.137790. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137790⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830514v1</w:t>
+                <w:t xml:space="preserve">hal-04863490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong electrostatic attraction drives milk heteroprotein complex coacervation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Vinterbladh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Forsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Kuang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikael Lund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.137790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971053v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+                <w:t xml:space="preserve">Protein–Protein Interactions and Structure of Heat-Set Gels Based on Pea Protein and Egg White Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels11030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863490v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Thymus capitatus essential oil topical application on milk quality: a systems biology approach</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1308,103 +1308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Between Isolated Pea Globulins and Purified Egg White Proteins in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.520-532. </w:t>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent trends in design of healthier plant-based alternatives: nutritional profile, gastrointestinal digestion, and consumer perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandi Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.1040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1987,51 +1987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high-pressure and ultrasound technologies for legume proteins as wall material in microencapsulation: New insights and advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kandi Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.113577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.330. </w:t>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2776,827 +2776,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogurts enriched with milk proteins: Texture properties, aroma release and sensory perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Lesme</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rannou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Prost</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.6933-6945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491445v1</w:t>
+                <w:t xml:space="preserve">hal-02911611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of temporal dominance of sensations performed by modality (M-TDS) to the sensory perception of texture and flavor in semi-solid products: A case study on fat-free strawberry yogurts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Lesme</w:t>
+                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Alleaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">F. Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103789⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.105928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306102v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of protein structures by altering the whey protein profile and heat treatment affects in vitro static digestion of model infant milk formulas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aroma-retention capacities of functional whey protein aggregates: Study of a strawberry aroma in solutions and in fat-free yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Lesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0fo01362e⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.109491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911611v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of heat-induced protein aggregates in model infant milk formulas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Burel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2020.105928⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570394v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma-retention capacities of functional whey protein aggregates: Study of a strawberry aroma in solutions and in fat-free yogurts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Contribution of temporal dominance of sensations performed by modality (M-TDS) to the sensory perception of texture and flavor in semi-solid products: A case study on fat-free strawberry yogurts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Alleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109491⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.103789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2019.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976249v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of heat-induced denaturation of proteins in model infant milk formulas as a function of whey protein composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yogurts enriched with milk proteins: Texture properties, aroma release and sensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hanna Lesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.125296. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02264931v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the molecular mechanisms underlying interactions between caseins and lutein</w:t>
               </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3978,519 +3978,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Assemblies of Oppositely Charged Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Nicholas Ainis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01046⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264932v1</w:t>
+                <w:t xml:space="preserve">hal-02968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le développement du secteur laitier et sa durabilité dans différentes parties du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aubron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), pp.339-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Matter Approaches for Controlling Food Protein Interactions and Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting Assemblies of Oppositely Charged Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nicholas Ainis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.521-539. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (30), pp.9923-9933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-food-032818-121907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02968011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled whey protein aggregates to modulate the texture of fat-free set-type yoghurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Lesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92, pp.28-36. </w:t>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Boire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5053,978 +5053,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-up production of vitamin loaded heteroprotein coacervates and their protective property</w:t>
+                <w:t xml:space="preserve">Coacervates of whey proteins to protect and improve the oral delivery of a bioactive molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506631v1</w:t>
+                <w:t xml:space="preserve">hal-01593201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coacervates of whey proteins to protect and improve the oral delivery of a bioactive molecule</w:t>
+                <w:t xml:space="preserve">Scale-up production of vitamin loaded heteroprotein coacervates and their protective property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38, pp.197-204. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593201v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroprotein complex coacervation: A generic process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the presence of a small molecule affects the complex coacervation between lactoferrin and β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio F. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.192-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454635v1</w:t>
+                <w:t xml:space="preserve">hal-01510024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the presence of a small molecule affects the complex coacervation between lactoferrin and β-lactoglobulin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary bioactive peptides : Human studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio F. Carvalho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.192-199. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (2), pp.335-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2013.873766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01510024v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary bioactive peptides : Human studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heteroprotein complex coacervation: A generic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bouglé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 57 (2), pp.335-343. </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2013.873766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408008v1</w:t>
+                <w:t xml:space="preserve">hal-01454635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Dynamics of Heteroprotein Coacervates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chever</w:t>
+                <w:t xml:space="preserve">P.D.S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+                <w:t xml:space="preserve">G.M. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
+                <w:t xml:space="preserve">P. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (31), pp.7821-7828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301356v1</w:t>
+                <w:t xml:space="preserve">hal-01367243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Heteroprotein Coacervates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of gastric lipase onto multicomponent model lipid monolayers with phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D.S. Peixoto</w:t>
+                <w:t xml:space="preserve">Sophie Chever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.M. Tavares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nicolas</w:t>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hamon</w:t>
+                <w:t xml:space="preserve">Jean-François Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (31), pp.7821-7828. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b01015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367243v1</w:t>
+                <w:t xml:space="preserve">hal-01301356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous co-assembly of lactoferrin and β-lactoglobulin as a promising biocarrier for vitamin B9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57, pp.280-290. </w:t>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Barbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (30), pp.6757-6763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6326,51 +6326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Folic Acid Induces Specific Self-Aggregation of Lactoferrin: Thermodynamic Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous co-assembly of proteins for encapsulation of a hydrophilic vitamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,51 +6719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective coacervation between lactoferrin and the two isoforms of B-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,51 +6771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio F. de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.238-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6862,51 +6862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine beta-lactoglobulin/fatty acid complexes: binding, structural, and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Giblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Assembly and Induced Aggregation of Food Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,90 +7070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk proteins as encapsulation devices and delivery vehicles: Applications and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Miranda-Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.5-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7519,51 +7519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Repesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Prigent-Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.221--230. </w:t>
@@ -7626,51 +7626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural consequences of dry heating on alpha-lactalbumin and beta-lactoglobulin at pH 6.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,291 +7737,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes between linoleate and native or aggregated β-lactoglobulin: Interaction parameters and in vitro cytotoxic effect</w:t>
+                <w:t xml:space="preserve">β-Lactoglobulin-linoleate complexes: In vitro digestion and the role of protein in fatty acid uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brodkorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan A Hennessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.05.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.4258-4268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209447v1</w:t>
+                <w:t xml:space="preserve">hal-01209446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Lactoglobulin-linoleate complexes: In vitro digestion and the role of protein in fatty acid uptake</w:t>
+                <w:t xml:space="preserve">Complexes between linoleate and native or aggregated β-lactoglobulin: Interaction parameters and in vitro cytotoxic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Brodkorb</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96, pp.4258-4268. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 141, pp.2305-2313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209446v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the formation of beta-casein/tannin mixed micelles</w:t>
               </w:r>
@@ -8046,51 +8046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drazen Zanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8163,51 +8163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8318,51 +8318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (1), pp.533-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8421,51 +8421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose slows down the heat-induced aggregation of b-lactoglobuline at neutral pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele da Silva Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandes de Carvahlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8666,122 +8666,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bargain</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Laitière Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/b9h9-fp90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174310v1</w:t>
+                <w:t xml:space="preserve">hal-01454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation at residue level of the early steps during the assembly of two proteins into supramolecular objects.</w:t>
               </w:r>
@@ -8895,174 +8904,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nano et microstructures par assemblages de protéines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les Agrégats protéiques, des vecteurs de molécules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bargain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Laitière Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 716, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454221v1</w:t>
+                <w:t xml:space="preserve">hal-01174310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the dry heat-induced denaturation/aggregation of whey proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gulzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9173,51 +9173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9271,291 +9271,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation at Residue Level of the Early Steps during the Assembly of Two Proteins into Supramolecular Objects</w:t>
+                <w:t xml:space="preserve">Kinetics and Structure during Self-Assembly of Oppositely Charged Proteins in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine B Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duraffourg</w:t>
+                <w:t xml:space="preserve">Vincent Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (6), pp.2200-2210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.1920-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200264m|⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137748v1</w:t>
+                <w:t xml:space="preserve">hal-01138113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Structure during Self-Assembly of Oppositely Charged Proteins in Aqueous Solution</w:t>
+                <w:t xml:space="preserve">Investigation at Residue Level of the Early Steps during the Assembly of Two Proteins into Supramolecular Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine B Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Forge</w:t>
+                <w:t xml:space="preserve">Nicolas Duraffourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn A. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (5), pp.1920-1926. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200264m|⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 12 (6), pp.2200-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm200285e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138113v1</w:t>
+                <w:t xml:space="preserve">hal-01137748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge and size drive spontaneous self-assembly of oppositely charged globular proteins into microspheres.</w:t>
               </w:r>
@@ -9580,51 +9580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9697,51 +9697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice C.Y. Li-Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,51 +9839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9981,51 +9981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1794, pp.709-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10044,510 +10044,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.213-218</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 89, pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895802v1</w:t>
+                <w:t xml:space="preserve">hal-01454093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t>
+                <w:t xml:space="preserve">Formation and stability of alpha-lactalbumin-lysozyme spherical particles: Involvement of electrostatic forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730025v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Molecular interaction between apo or holo alpha-lactalbumin and lysozyme: formation of heterodimers as assessed by fluorescence measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drouin-Kucma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454093v1</w:t>
+                <w:t xml:space="preserve">hal-00730025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and stability of alpha-lactalbumin-lysozyme spherical particles: Involvement of electrostatic forces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.213-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00729209v1</w:t>
+                <w:t xml:space="preserve">hal-00895802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and supramolecular organisation of α-lactalbumin/lysozyme microspheres: A microscopic study</w:t>
               </w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 146 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10689,93 +10689,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.510-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10854,333 +10854,333 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1794 (4), pp.709-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocatalyzed modifications of milk lipids: applications and potentialities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">In vitro impact of a whey protein isolate (WPI) and collagen hydrolysates (CHs) on B16F10 melanoma cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.C. Sgarbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2009.05.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56, pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2009.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454095v1</w:t>
+                <w:t xml:space="preserve">hal-01454037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro impact of a whey protein isolate (WPI) and collagen hydrolysates (CHs) on B16F10 melanoma cells proliferation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Biocatalyzed modifications of milk lipids: applications and potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.C. Sgarbieri</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56, pp.51-57. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.458-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2009.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2009.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454037v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper modulates the heat-induced sulfhydryl/disulfide interchange reactions of beta-Lactoglobulin</w:t>
               </w:r>
@@ -11218,51 +11218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 116 (4), pp.884-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11446,51 +11446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caseinophosphopeptide-bound iron: protective effect against gut peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11606,51 +11606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11731,51 +11731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 274 (23), pp.6085-6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11822,51 +11822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of exposed sulfhydryl groups in heated β-lactoglobulin A using IAEDANS and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,51 +11956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of calcium lactate crystals in responsible for concentrated acid whey thickening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12112,51 +12112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.W. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68, pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12241,51 +12241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (5), pp.1248-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12357,64 +12357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 302 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12486,51 +12486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12620,51 +12620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12754,51 +12754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (4-5), pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12817,381 +12817,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk proteins and iron absorption: contrasting effects of different caseinophosphopeptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Biodisponibilité des minéraux et des oligo-éléments : influence des protéines et des peptides du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 58 (4), pp.731-734</w:t>
+              <w:t xml:space="preserve">NAFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453952v1</w:t>
+                <w:t xml:space="preserve">hal-01453982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of lactose crystallisation and crystal size as monitored by refractometry and laser light scattering: effect of proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Milk proteins and iron absorption: contrasting effects of different caseinophosphopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (4), pp.731-734</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453965v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodisponibilité des minéraux et des oligo-éléments : influence des protéines et des peptides du lait</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Kinetics of lactose crystallisation and crystal size as monitored by refractometry and laser light scattering: effect of proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (4/5), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2005015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453982v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved absorption of caseinophosphopeptide-bound iron: role of alkaline phosphatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Ani-Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,64 +13280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopeptides of milk: caseinophosphopeptides and mineral bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (5), pp.493-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13371,51 +13371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-catalyzed formation of disulfide-linked dimer of bovine $\beta$-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13518,51 +13518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séchage des lactosérums et dérivés : rôle du lactose et de la dynamique de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13678,51 +13678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (5), pp.1340-1346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13769,51 +13769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable monomeric intermediate with exposed Cys-119 is formed during heat denaturation of β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13925,51 +13925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 83 (5), pp.353-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13997,446 +13997,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Various Phosphopeptides of Caseins on Iron Absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Heat-induced covalent complex between casein micelles and beta-lactoglobulin from goat's milk : identification of an involved disulfide bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50 (24), pp.7127-7130. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 50 (1), pp.185-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568889v1</w:t>
+                <w:t xml:space="preserve">hal-02675808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of caseinophosphopeptide-bound iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Ait-Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laboratory and Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 140 (4), pp.290-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1067/mlc.2002.128146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced covalent complex between casein micelles and beta-lactoglobulin from goat's milk : identification of an involved disulfide bond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Various Phosphopeptides of Caseins on Iron Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladas Cinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Henry</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabil Aít-Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 50 (1), pp.185-191</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 50 (24), pp.7127-7130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf025554v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675808v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced coagulation of goat milk: modification of the environment of the casein micelles by membrane processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14503,273 +14503,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of bovine beta-lactoglobulin by glycation in a powdered state or in aqueous solution : adsorption at the air-water interface</w:t>
+                <w:t xml:space="preserve">An experimental study of caseinomacropeptide hydrolysis by trypsin in a continuous membrane reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">M. Prata-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renault</w:t>
+                <w:t xml:space="preserve">P. Aimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21, pp.37-45</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669711v1</w:t>
+                <w:t xml:space="preserve">hal-02681882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of caseinomacropeptide hydrolysis by trypsin in a continuous membrane reactor</w:t>
+                <w:t xml:space="preserve">Modification of bovine beta-lactoglobulin by glycation in a powdered state or in aqueous solution : adsorption at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prata-Vidal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">F. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aimar</w:t>
+                <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 8, pp.195-202</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21, pp.37-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681882v1</w:t>
+                <w:t xml:space="preserve">hal-02669711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of caseinophosphopeptide-iron complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aît-Okhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14876,64 +14876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 881, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14997,51 +14997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (1), pp.83-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15069,217 +15069,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of β-casein phosphopeptide-iron complex to digestive enzymes in ligated segment of rat duodenum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Formation of Stable Covalent Dimer Explains the High Solubility at pH 4.6 of Lactose−β-Lactoglobulin Conjugates Heated near Neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Aït Oukhatar</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0955-2863(99)00062-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (4), pp.1489-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf9802474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568137v1</w:t>
+                <w:t xml:space="preserve">hal-01559704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of bovine beta-lactoglobulin by glycation in a powdered state or in an aqueous solution: Immunochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15298,312 +15294,316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47, pp.4543-4548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycation of bovine beta-Lactoglobulin: effect on the protein structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 34, pp.429-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Stable Covalent Dimer Explains the High Solubility at pH 4.6 of Lactose−β-Lactoglobulin Conjugates Heated near Neutral pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of β-casein phosphopeptide-iron complex to digestive enzymes in ligated segment of rat duodenum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Morgan</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Aït Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (4), pp.1489-1494. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (12), pp.723-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf9802474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0955-2863(99)00062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559704v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptic hydrolysis of k-caseinomacropeptide: Control of the enzymatic reaction in a continuous membrane reactor</w:t>
               </w:r>
@@ -15615,51 +15615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Martin-Orue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (3-4), pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15697,51 +15697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Tissue Storage and Hemoglobin Levels of Deficient Rats Repleted with Iron Bound to the Caseinophosphopeptide 1−25 of β-Casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Aît-Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15831,77 +15831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of absorption of caseinophosphopeptide bound iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15946,342 +15946,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of beta-lactoglobulin-bound lactose to the hydrolysis by beta-galactosidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Léonil</w:t>
+                <w:t xml:space="preserve">Reduction of iron/zinc interactions using metal bound to the caseinophosphopeptide 1–25 of β-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19 (11), pp.1655-1663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0271-5317(99)00121-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568877v1</w:t>
+                <w:t xml:space="preserve">hal-01568138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of iron/zinc interactions using metal bound to the caseinophosphopeptide 1–25 of β-casein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arhan</w:t>
+                <w:t xml:space="preserve">Resistance of beta-lactoglobulin-bound lactose to the hydrolysis by beta-galactosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Graet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (11), pp.813-816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0271-5317(99)00121-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01568138v1</w:t>
+                <w:t xml:space="preserve">hal-01568877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective detection of lactolated peptides in hydrolysates by liquid chromatography/electrospray tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16313,920 +16313,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of iron bound to the phosphopeptide 1-25 of beta-casein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lactolation of beta-lactoglobulin monitored by electrospray ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.575</w:t>
+              <w:t xml:space="preserve">, 1998, 8 (2), pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692377v1</w:t>
+                <w:t xml:space="preserve">hal-02692967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of beta-casein</w:t>
+                <w:t xml:space="preserve">Mechanism of bovine trypsin inhibition by beta-casein N-terminal fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Pérès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+                <w:t xml:space="preserve">E. Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687320v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactolation of beta-lactoglobulin monitored by electrospray ionisation mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of β-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maubois</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 8 (2), pp.95-98</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692967v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of bovine trypsin inhibition by beta-casein N-terminal fragment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioavailability of iron bound to the phosphopeptide 1-25 of beta-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Le Guenic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
+                <w:t xml:space="preserve">N. Ait Oukhatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.580</w:t>
+              <w:t xml:space="preserve">, 1998, 8 (5-6), pp.575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687761v1</w:t>
+                <w:t xml:space="preserve">hal-02692377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of β-casein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Improvement of zinc intestinal absorption and reduction of zinc/iron interaction using metal bound to the caseinophosphopeptide 1-25 of beta-casein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Maubois</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (4), pp.465-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900222v1</w:t>
+                <w:t xml:space="preserve">hal-02687320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Lactosylated β-Lactoglobulin by Capillary Electrophoresis</w:t>
+                <w:t xml:space="preserve">Nanofiltration of amino acid and peptide solutions: Mechanisms of separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Otte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">C. Martin-Orue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 142, pp.225-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559702v1</w:t>
+                <w:t xml:space="preserve">hal-02684747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofiltration of amino acid and peptide solutions: Mechanisms of separation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Analysis of Lactosylated β-Lactoglobulin by Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (10-11), pp.857-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0958-6946(98)00128-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684747v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of bovine trypsin by the phosphorylated N-terminal part bêta(1-105) of bêta-casein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17389,64 +17389,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption digestive du fer lié au caséinophosphopeptide 1-25 de la bêta-caséine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17527,51 +17527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption digestive du fer lié au caséinophosphopeptide 1-25 de la β-caséine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17665,51 +17665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17773,51 +17773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability of caseinophosphopeptide bound iron in the young rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aït-Oukhatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17885,90 +17885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonenzymatic lactosylation of bovine bêta-lactoglobulin under mild heat treatment leads to structural heterogeneity of the glycoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 236, pp.413-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17993,64 +17993,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of small cationic bioactive peptides by strong ion-exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boschetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18114,51 +18114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Garem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18222,51 +18222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18317,64 +18317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic hydrolysis of sodium caseinate in a continuous ultrafiltration reactor using an inorganic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 42 (5), pp.692-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18399,51 +18399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrolysis of caseinomacropeptide in a membrane reactor: kinetic study and gram-scale production of antithrombotic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18481,51 +18481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrolysis of caseinomacropeptide in a membrane reactor: kinetic study and gram-scale production of antithrombotic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18589,51 +18589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 225, pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18658,64 +18658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of a hydrophobic peptide through an inorganic ultrafiltration membrane: effect of membrane support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 104, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18766,64 +18766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16, pp.591-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18848,51 +18848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-promoting activity of tryptic digest of caseinomacropeptide for Lactococcus lactis subsp lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18952,51 +18952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-promoting activity of tryptic digest of caseinomacropeptide for Lactococcus lactis subsp lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Favrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19047,51 +19047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous hydrolysis of /3-casein in a membrane reactor: Preparation of bioactive peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19142,51 +19142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryptic hydrolysis of caseinomacropeptide in membrane reactor: preparation of bioactive peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19276,51 +19276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 33, pp.41-46</w:t>
@@ -19349,51 +19349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation du fer par le phosphopeptide (1-25) de la caseine beta: action de l'alcalase et de la phosphatase acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19483,51 +19483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 71 (2), pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19591,51 +19591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Leonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 71, pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19660,51 +19660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation du fer par le phosphopeptide (1-25) de la caséine β : action de l'alcalase et de la phosphatase acide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Léonil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19924,51 +19924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vinterbladh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88168-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato B Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Rahali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Jemaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112678" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Benjemaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Beji-Serairi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Megdiche-Ksouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217330" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Jemaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Araujo Mantovani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zerlotti Mercadante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264932v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicholas Ainis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. de Carvalho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2016.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510024v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. Tavares" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio F. Carvalho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408008v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.873766" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garcia-Nebot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alegria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barbera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lerideau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02299" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.02.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Maux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giblin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brodkorb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0160-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2012_201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.02.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le da Silva Pinto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRCJ6DN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouraqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Repesse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigent-Tessier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2013.04.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9H45RL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Maux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209446v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hennessy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6682" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20209c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.036" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDN9LH9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209303v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2037664" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giblin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3028396" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Salvatore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duraffourg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Persson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lund" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200285e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729258v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137748v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Salvatore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn A. Persson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m|" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454046v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8QH7CJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin-Kucma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454095v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.05.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HGLTSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454037v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Castro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Maria" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Sgarbieri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2009.06.016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69ZLRLGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagenm&#252;ller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kibangou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thouvenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000136384" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raynal-Ljutovac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Park" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2006.09.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D4P54P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.061" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82BGC7R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895600v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453952v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Kibangou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453965v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453982v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ani-Kibangou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2005.02.008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ7NJ3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900497v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004053" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895437v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895419v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durupt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vareille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mehra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03513204" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan T. O&#8217;kennedy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02997-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568889v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Cinga" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#237;t-Oukhatar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Neuville" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf025554v" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568870v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ait-Oukhatar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peres" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mlc.2002.128146" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675808v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568878v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002041" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669711v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681882v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prata-Vidal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aimar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#238;t-Okhatar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569909v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9804387" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568137v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#239;t Oukhatar" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00062-5" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686619v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688225v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559704v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9802474" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martin-Orue" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559711v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#238;t-Oukhatar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drosdowsky" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf981018k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(98)00101-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568877v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00121-9" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692377v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Oukhatar" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687320v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692967v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687761v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guenic" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900222v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559702v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otte" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Larsen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(98)00128-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684747v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Orue" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687635v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684241v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pearce" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692245v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929537v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Peres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693010v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684471v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686269v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boschetti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686964v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701397v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pearce" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707450v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701266v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touz&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929433v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touz&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701437v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701267v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700806v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559706v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:199314" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929318v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favrot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702286v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714352v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coste" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708761v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929243v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;onil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Trouv&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707965v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929257v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05488556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sevrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.5c01081" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asna Vakeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vinterbladh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Forsman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lund" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137790" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971053v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Kuang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels11030176" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Biscarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88168-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04862413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi Najar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100881" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Davy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110359" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573021v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandi Sridhar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114419" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-023-09797-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato B Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zohra Rahali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Jemaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112678" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2081666" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Soussi Hachfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051040" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Benjemaa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Beji-Serairi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Megdiche-Ksouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27217330" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2022.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682487v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2022.113577" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107368" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03154119v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Jemaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03394364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma B A Hinderink" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M C Sagis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2021.101507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Canon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.12.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo01362e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02570394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Halabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Violleau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2020.105928" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Lesme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Alleaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marzin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109491" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103789" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.02.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02977863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaela Araujo Mantovani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zerlotti Mercadante" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bauland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roustel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02444026v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mahdoueni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-food-032818-121907" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicholas Ainis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicolas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014941v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.01.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. de Carvalho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheillan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Daira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Trauchessec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trauchessec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.03.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510024v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M. Tavares" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio F. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.04.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408008v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2013.873766" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Miranda-Tavares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2016.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D.S. Peixoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Tavares" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b01015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01301356v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chever" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cavalier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.03.032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.02.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Gulzar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle L&#233;onil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0190-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garcia-Nebot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Alegria" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Barbera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaboriau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454552v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lerideau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02299" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de La Chevasnerie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sams" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454558v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncelet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209800v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.02.027" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Maux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Giblin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brodkorb" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13594-014-0160-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2012_201" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio F. Carvalho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.02.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le da Silva Pinto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.10.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LRCJ6DN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Leng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2014.01.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869060v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouraqui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Repesse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigent-Tessier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2013.04.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9H45RL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.02.025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Maux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brodkorb" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A Hennessy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6682" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.05.031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209310v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Zanchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ra20209c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849234v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gulzar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB4M0PH6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209314v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.07.036" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHDN9LH9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209303v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2037664" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849233v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Maux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giblin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3028396" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454221v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b9h9-fp90" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729257v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Salvatore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duraffourg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Persson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lund" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200285e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bargain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schuck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.04.037" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14HX0KZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729258v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Forge" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nicolai" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138113v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Salvatore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200264m|" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137748v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duraffourg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn A. Persson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfougeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9090427" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454134v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice C.Y. Li-Chan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.09.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V4DKNM6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454046v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mimouni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2008.09.006" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8QH7CJF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404764v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nigen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouin-Kucma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.02.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJV4WB3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730025v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.12.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FT31V9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Nigen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2009.10.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817168v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nigen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04817155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin-Kucma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Castro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Maria" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Sgarbieri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2009.06.016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69ZLRLGK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2009.05.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HGLTSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.03.043" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9R1MTLX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454020v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hagenm&#252;ller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Kibangou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Thouvenin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000136384" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.06130.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454031v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kehoe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Yokoyama" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070397r" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453999v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naegele" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2007015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453996v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raynal-Ljutovac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.W. Park" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2006.09.006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0D4P54P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454026v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi062129c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F57WQHCK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.06.061" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82BGC7R7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895600v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453982v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. Kibangou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453965v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453948v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ani-Kibangou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2005.02.008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ7NJ3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900497v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004053" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895437v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caussin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fauquant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004023" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895419v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durupt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vareille" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Humbert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2004007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569510v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Mehra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03513204" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569504v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan T. O&#8217;kennedy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-291X(02)02997-2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Maubois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003021" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675808v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Henry" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568870v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ait-Oukhatar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Peres" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Neuville" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/mlc.2002.128146" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568889v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladas Cinga" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#237;t-Oukhatar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf025554v" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568878v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Graet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Garem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2002041" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681882v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prata-Vidal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aimar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669711v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauthier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#238;t-Okhatar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686136v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569909v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morgan" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9804387" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559704v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9802474" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686619v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688225v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568137v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#239;t Oukhatar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00062-5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559722v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martin-Orue" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559711v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil A&#238;t-Oukhatar" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drosdowsky" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf981018k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559712v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(98)00101-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568138v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00121-9" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568877v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684945v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692967v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687761v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guenic" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900222v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692377v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ait Oukhatar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687320v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684747v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin-Orue" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559702v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Otte" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Larsen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0958-6946(98)00128-9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687635v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684241v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Pearce" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692245v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929537v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Peres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maubois" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684082v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Reggiani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pagetti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693010v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684471v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686269v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boschetti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686964v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701397v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pearce" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707450v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701266v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touz&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929433v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Touz&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701437v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701267v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700806v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559706v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favrot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:199314" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929318v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Favrot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559699v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702286v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714352v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coste" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708761v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929243v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L&#233;onil" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Trouv&#233;" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707965v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Trouv&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929257v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>