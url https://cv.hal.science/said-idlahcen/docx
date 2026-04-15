--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Said Idlahcen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche cnrs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optics for an online probing of the specific surface area of nanoparticles in the aerosol phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106484. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and Density Dependency of the Raman Spectrum of Ethane Around Its Critical Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the scalar structures in turbulent diffusion flames with progressive H2 addition using 1D spontaneous Raman scattering and simultaneous PIV-OH PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 276, pp.114129. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid lens for adaptive interferometric particle imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.575. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.505760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (7), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105708. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional light scattering by a real liquid jet: VCRM simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingwei Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang’e Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.106677. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Light Scattering by a Pendent Drop with Statistic Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benadjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS IN SITU MEASUREMENT OF THE SPECIFIC SURFACE AREA OF NANOPARTICLES IN THE AEROSOL PHASE USING NONLINEAR OPTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based SESAM mode-locked femtosecond 2309-nm Tm:LiYF$_4$ laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie d'un jet assisté d'éthane en conditions supercritiques par corrélation d'images (ICV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Kuvshinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of liquid injection under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Sep 2023, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M.Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure in-situ de la génération de seconde harmonique induite par des particules de suie exposées à la lumière d'un laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de plasmas d'aluminium induits par laser en régime double impulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Arcs Electriques (CAE 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Measurement of Second Harmonic Generation induced by soot particles exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bouheraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Vectorial Complex Ray Model to Characterization of a Pendant Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Exotic Scattering Patterns of Suspended Droplets and their Theoretical Prediction by Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response of soot exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response for soot exposed to femtosecond laser ligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'un plasma induit par laser : imagerie par gradient d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilométrie par ps-LIBS d'un échantillon de tungstène deposé par PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study by laser diagnostics of the progressive decarbonization of a turbulent Bluff-Body flame with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Albufeira-Algarve, Portugal. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Said Idlahcen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche cnrs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Carreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optics for an online probing of the specific surface area of nanoparticles in the aerosol phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and Density Dependency of the Raman Spectrum of Ethane Around Its Critical Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the scalar structures in turbulent diffusion flames with progressive H2 addition using 1D spontaneous Raman scattering and simultaneous PIV-OH PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 276, pp.114129. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105708. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (7), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid lens for adaptive interferometric particle imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.575. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.505760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional light scattering by a real liquid jet: VCRM simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingwei Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang’e Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.106677. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Light Scattering by a Pendent Drop with Statistic Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS IN SITU MEASUREMENT OF THE SPECIFIC SURFACE AREA OF NANOPARTICLES IN THE AEROSOL PHASE USING NONLINEAR OPTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benadjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie d'un jet assisté d'éthane en conditions supercritiques par corrélation d'images (ICV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based SESAM mode-locked femtosecond 2309-nm Tm:LiYF$_4$ laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M.Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Kuvshinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of liquid injection under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Sep 2023, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure in-situ de la génération de seconde harmonique induite par des particules de suie exposées à la lumière d'un laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de plasmas d'aluminium induits par laser en régime double impulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Arcs Electriques (CAE 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Connects : Laser Diagnostics in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Measurement of Second Harmonic Generation induced by soot particles exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bouheraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Vectorial Complex Ray Model to Characterization of a Pendant Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Exotic Scattering Patterns of Suspended Droplets and their Theoretical Prediction by Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response for soot exposed to femtosecond laser ligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response of soot exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'un plasma induit par laser : imagerie par gradient d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilométrie par ps-LIBS d'un échantillon de tungstène deposé par PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study by laser diagnostics of the progressive decarbonization of a turbulent Bluff-Body flame with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Albufeira-Algarve, Portugal. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106484" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04998226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418421v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014217v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Ma" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106677" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Yang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04998226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665529v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Ma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>