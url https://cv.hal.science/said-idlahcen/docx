--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Said Idlahcen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche cnrs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Carreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optics for an online probing of the specific surface area of nanoparticles in the aerosol phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106484. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and Density Dependency of the Raman Spectrum of Ethane Around Its Critical Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the scalar structures in turbulent diffusion flames with progressive H2 addition using 1D spontaneous Raman scattering and simultaneous PIV-OH PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 276, pp.114129. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105708. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (7), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid lens for adaptive interferometric particle imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.575. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.505760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional light scattering by a real liquid jet: VCRM simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingwei Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang’e Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.106677. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Light Scattering by a Pendent Drop with Statistic Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS IN SITU MEASUREMENT OF THE SPECIFIC SURFACE AREA OF NANOPARTICLES IN THE AEROSOL PHASE USING NONLINEAR OPTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benadjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie d'un jet assisté d'éthane en conditions supercritiques par corrélation d'images (ICV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based SESAM mode-locked femtosecond 2309-nm Tm:LiYF$_4$ laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M.Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Kuvshinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of liquid injection under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Sep 2023, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure in-situ de la génération de seconde harmonique induite par des particules de suie exposées à la lumière d'un laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de plasmas d'aluminium induits par laser en régime double impulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Arcs Electriques (CAE 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Connects : Laser Diagnostics in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Measurement of Second Harmonic Generation induced by soot particles exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bouheraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Vectorial Complex Ray Model to Characterization of a Pendant Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Exotic Scattering Patterns of Suspended Droplets and their Theoretical Prediction by Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response for soot exposed to femtosecond laser ligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response of soot exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'un plasma induit par laser : imagerie par gradient d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilométrie par ps-LIBS d'un échantillon de tungstène deposé par PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study by laser diagnostics of the progressive decarbonization of a turbulent Bluff-Body flame with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Albufeira-Algarve, Portugal. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId325"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Said Idlahcen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche cnrs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring EUV high-harmonic spectra via nonlinear propagation in MgO crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (4), pp.046110. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0317575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Carreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.105715. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anbarasan Sekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Reveillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped ultrafast 2.3 µm laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (2), pp.284. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.580857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optics for an online probing of the specific surface area of nanoparticles in the aerosol phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 183, pp.106484. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaerosci.2024.106484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile Ultrafast Single-Shot Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Rodrigues de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.3871-3879. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-harmonic generation in solids from a high-energy fiber laser system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (2), pp.026106. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0244415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watt-level polarization-maintaining Er$^{3+}$ : ZBLAN fiber laser tunable from 3.4 μm to 3.7 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Eremeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (2), pp.51. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2025046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and Density Dependency of the Raman Spectrum of Ethane Around Its Critical Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrs.70056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the scalar structures in turbulent diffusion flames with progressive H2 addition using 1D spontaneous Raman scattering and simultaneous PIV-OH PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 276, pp.114129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a high-energy fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (26), pp.46649. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.537887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μJ-level normal-dispersion fiber optical chirped-pulse parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jeos/2024006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.8-µm polarization-maintaining Er fiber laser mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Normani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15106. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.517526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid lens for adaptive interferometric particle imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.575. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.505760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (7), pp.15-35. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the flow and scalar structures when shifting from methane to hydrogen turbulent flames using simultaneous PIV – OH PLIF and spontaneous Raman scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105708. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion-pumped femtosecond Thulium laser at 2309 nm mode-locked by a GaSb-based SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (9), pp.15093. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.516958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy 50 fs fiber-based laser system for high harmonics generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.08010. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs-chip-based mid-infrared supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-023-01299-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical parametric generation in OP-GaAs waveguides pumped by a femtosecond fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (4), pp.886-889. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.443896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-optically driven lensless single-shot ultrafast optical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-022-00759-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface detection by picosecond Laser-Induced Breakdown Spectroscopy (LIBS): Application to a physical vapor deposited tungsten layer on a copper-chromium-zirconium substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.107913. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.107913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of a nanosecond laser pulse by a picosecond laser-induced preformed aluminum plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 175, pp.106011. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2020.106011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double pulse laser-induced plasmas on W and Al by ps-LIBS: Focus on the plasma-second pulse interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.112364. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy normal-dispersion fiber optical parametric chirped-pulse oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (23), pp.6398. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.408367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassisted and multiphoton emission from single-crystal diamond needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (14), pp.6852-6858. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01001G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field emission microscopy pattern of a single-crystal diamond needle under ultrafast laser illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. H. Mammez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp.113060. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a textural atomization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-019-2780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional light scattering by a real liquid jet: VCRM simulation and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingwei Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang’e Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239, pp.106677. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Light Scattering by a Pendent Drop with Statistic Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time tracking of single shockwaves via amplified time-stretch imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (16), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5028349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast high-repetition imaging of fuel sprays using picosecond fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (26), pp.33396--33407. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.033396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE PROCESSING TECHNIQUES FOR VELOCITY, INTERFACE COMPLEXITY, AND DROPLET PRODUCTION MEASUREMENT IN THE NEAR-NOZZLE REGION OF A DIESEL SPRAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.753--775. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2015011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collinear, two-color optical Kerr effect shutter for ultrafast time-resolved imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (13), pp.15778--15790. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.015778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL SIMULATION OF PRIMARY ATOMIZATION: INTERACTION WITH EXPERIMENTAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atomization and Sprays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1103 - 1138. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-picosecond ballistic imaging of a liquid jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.289-298. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-011-1220-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (9), pp.1995-2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time gate, optical layout, and wavelength effects on ballistic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS IN SITU MEASUREMENT OF THE SPECIFIC SURFACE AREA OF NANOPARTICLES IN THE AEROSOL PHASE USING NONLINEAR OPTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Dynamics of a High-Energy Normal-Dispersion Fiber Optical Parametric Chirped-Pulse Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme ultraviolet source based on high harmonic generation in solids with a high-energy fiber-based 1550 nm driving laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Plénière du GDR UP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR UP, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber-based high-energy 1550 nm laser for generating high-order harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.CG-4.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh (Scotland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Measurement of Temperature using Two-Line Atomic Fluorescence (TLAF) in a Reactive Flow Impinging a Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Benadjaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Flow Dynamics (ICFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Fluid Science (IFS) - Tohoku University, Nov 2025, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie d'un jet assisté d'éthane en conditions supercritiques par corrélation d'images (ICV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur paramétrique fibré à dérive de fréquence : performances et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in solids driven by a high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Ultrafast Condensed Phase Physics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.57, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3022412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High harmonic generation in Solids driven by high energy fiber laser source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.1299208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring electrohydrodynamic flows inside leaky dielectric drops: a laser velocimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55037/lxlaser.21st.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermométrie par fluorescence induite par laser à deux couleurs sur l'atome d'indium pour l'étude des processus énergétiques en proche-paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast fiber laser for high-harmonic generation in solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Mikhneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Boukhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France. pp.1-A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaSb-based SESAM mode-locked femtosecond 2309-nm Tm:LiYF$_4$ laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Eun Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Tyazhev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaulke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Heidrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation expérimentale des écoulements électrohydrodynamiques par vélocimétrie laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel R Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Shadloo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scalar Measurements in Hydrogenated Bluff-Body Stabilized Turbulent Flames Using 1D Spontaneous Raman Scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M.Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Combustion Institute, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensity single-cycle THz source driven by a high-power fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2023 - Conference on Lasers and Electro-Optics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Quevreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Intensity THz Pulses Generation In Lithium Niobate Using A Reflective Echelon Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Guiramand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz-driven electron field emission and ion field evaporation: application to Atom Probe tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Darmala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 48th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montreal, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz57677.2023.10299326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Duhem-Duvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µJ-level normal dispersion fiber optical parametric chirped-pulse oscillator based on a collapsed-ends photonic crystal fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual European Optical Society Anual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2023, Dijon, France. pp.06002, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328706002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the effect of droplets on opposed stretched premixed flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Kuvshinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cessou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scalar measurements in hydrogenated bluff-body stabilized turbulent flames using 1D spontaneous Raman scattering and OH -PLIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of liquid injection under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodor Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILASS-Europe, Sep 2023, Naples (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longxiang Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetankumar S Vegad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure in-situ de la génération de seconde harmonique induite par des particules de suie exposées à la lumière d'un laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Ferrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Puggelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Connects : Laser Diagnostics in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On line Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de plasmas d'aluminium induits par laser en régime double impulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Arcs Electriques (CAE 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18145/jitipee.v5i2.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared parametric generation in OP-GaAs waveguides pumped by a femtosecond erbium-doped fluoride fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezki Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Frequency Generation and Conversion: Materials and Devices XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, France. pp.25, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2582510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid sheet thickness measurements using multi-pass, time-gated femtosecond imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilip Sanadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thiesset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Aug 2021, Edinburgh (Scotland), United Kingdom. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/iclass.2021.6009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Measurement of Second Harmonic Generation induced by soot particles exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Becheker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources laser ultra-rapides fibrées émettant dans le moyen infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic time-stretch: applications to ultrafast spectroscopy and real-time imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power ultrafast fiber laser system at 3 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khmaies Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Anas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie par étirage temporel : application à la détection d’événements ultra-courts et non-répétitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse - CDOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bouheraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie toute-optique en temps réel pour l’étude de phénomènes ultra-courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECONOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometry of real-size transparent nozzles on cavitation and on the atomizing jet in the near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS–Europe 2017, 28th Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/ILASS2017.2017.4938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Berthillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Barviau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Grisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Vectorial Complex Ray Model to Characterization of a Pendant Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. F. Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Field Velocity Measurement of a Multihole GDI Injector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Powertrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Exotic Scattering Patterns of Suspended Droplets and their Theoretical Prediction by Vectorial Complex Ray Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuan Fang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous high-speed internal and external flow measurements for a high-pressure diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of cavitation on velocity in the near-field of a diesel nozzle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of picosecond fiber laser for high repetition diesel spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mincheng Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Cheng Kung University, Aug 2015, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VELOCITY, INTERFACE COMPLEXITY AND DROPLETS PRODUCTION IN THE NEAR NOZZLE REGION OF A DIESEL SPRAY: COMPARISON BETWEEN EXPERIMENTAL ANALYSIS AND DIRECT NUMERICAL SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Flow Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative comparison of fuel spray images obtained using ultrafast coherent and incoherent double-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILASS-Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic Imaging of High-Pressure Fuel Sprays using Incoherent, Ultra- short Pulsed Illumination with an Ultrafast OKE-based Time Gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsh Purwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal. pp.7 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diesel spray velocity and break-up characterization with dense spray imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sedarsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lounnaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of a liquid jet using a sub-picosecond optical gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Méès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Girasole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference on Liquid Atomization and Spray Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Line Atomic Fluorescence of Indium for Thermometry in Near-Wall Reactive Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artémis Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response of soot exposed to femtosecond laser light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and angular analysis of non-linear optical response for soot exposed to femtosecond laser ligh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Joret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Rouen (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitation and Textural Atomization Process: Influence of Needle Lift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhry Abuzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Blaisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Institute for Cavitation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'un plasma induit par laser : imagerie par gradient d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilométrie par ps-LIBS d'un échantillon de tungstène deposé par PVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées LIBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Saint-Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study by laser diagnostics of the progressive decarbonization of a turbulent Bluff-Body flame with hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuppuraj Rajamanickam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariff Magdoom Mahuthannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFUB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Albufeira-Algarve, Portugal. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser source for emitting a group of pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Haboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Idlahcen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US10879667B2. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId330"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106677" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Yang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04998226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665529v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Ma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikhneva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Houard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Godin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Blum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0317575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Eun Bae" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaulke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heidrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Golling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.580857" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2024.106484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Rodrigues de Paula" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00917" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boukhaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikhneva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0244415" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Hatim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guezennec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppuraj Rajamanickam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariff Magdoom Mahuthannan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.537887" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Cervera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.517526" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105708" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Tyazhev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.516958" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Boukhaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bailly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Jimenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01299-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.443896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-022-00759-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108219v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mammez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01001G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Mammez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnoldi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab5857" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhry Abuzahra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Sou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2780-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingwei Duan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang&#8217;e Han" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Fang Ren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106677" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Yang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5028349" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612350v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Purwar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.033396" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lounnaci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sedarsky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Blaisot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015011054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sedarsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.015778" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Girasole" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1220-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRXCZFHS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04998226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Joret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225832v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109116" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Mikhneva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137360v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Blondel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Benadjaoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075113v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022412" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Karp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55037/lxlaser.21st.37" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543932v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144979v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R Karp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Shadloo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091294v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M.Mahuthannan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guiramand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martinez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231792" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299087" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357870v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Darmala" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz57677.2023.10299326" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328706002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295047v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kuvshinov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cessou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665529v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200276v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2582510" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373107v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilip Sanadi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.6009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418421v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180195v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Anas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Paris" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khmaies Guesmi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096645v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096648v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140924v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Cao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ILASS2017.2017.4938" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Ren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Ma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03583834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Blaisot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014240v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259333v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lounnaci" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259344v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaisot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371812v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371795v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372402v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407468v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679168v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271728v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>