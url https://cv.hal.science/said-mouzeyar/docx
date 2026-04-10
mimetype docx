--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,199 +66,191 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
+                <w:t xml:space="preserve">Investigating the Involvement of the Unfolded Protein Response in Bread Wheat Priming and Adaptation to Heat Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Stevens</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Delattre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308113v1</w:t>
+                <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
               </w:r>
@@ -296,4052 +288,4190 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niniva Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Rajasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (24), pp.3261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dupont</w:t>
+                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
+                <w:t xml:space="preserve">Aurélia Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Cedric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04586949v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche</w:t>
+                <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guérin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aldo Daniel Borjas Esqueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Goupil</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Sciences and Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406060v1</w:t>
+                <w:t xml:space="preserve">hal-04586949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
+                <w:t xml:space="preserve">In silico analysis of the Seven IN Absentia (SINA) genes in bread wheat sheds light on their structure in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherkaoui Elmodafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0295021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549043v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of mycorrhizal fungi on vascular wilt diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Boutaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Meddich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherkaoui El Modafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2022.105938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouissil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063111⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240688v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Transcriptome Response to Heat in the Moss, Physcomitrella patens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jane Roche</w:t>
+                <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21041512⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571140v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Transcriptome Response to Heat in the Moss, Physcomitrella patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Elzanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284511v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion and Functional Diversification of SKP1-Like Genes in Wheat (Triticum aestivum L.)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20133295⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618998v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion and Functional Diversification of SKP1-Like Genes in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hajsalah El Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (13), pp.3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20133295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP1-like ( PpSKP ) and F-box ( FBX ) genes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Gene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942785v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP1-like ( PpSKP ) and F-box ( FBX ) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Elzanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Boulaflous-Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964169v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Nicolas</w:t>
+                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1984-6⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822169v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Expression and Interaction Analysis of Rice SKP1-Like Genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hongzhi H. Kong</w:t>
+                <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dss034⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (2), pp.359-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964170v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Expression and Interaction Analysis of Rice SKP1-Like Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Senda S. Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Hajsalah I. H. El Beji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélia A. Boulaflous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Tassy</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali A. Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongzhi H. Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.67 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dss034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964409v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profile analysis of E3 ligase and hormone-related genes expressed during wheat grain development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Down-regulation of the TaGW2 gene by RNA interference results in decreased grain size and weight in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia A. Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-35⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (16), pp.5945 - 5955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189698v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Two Types of Resistance in Sunflower to Plasmopara halstedii, the Causal Agent of Downy Mildew</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptional profile analysis of E3 ligase and hormone-related genes expressed during wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Boulaflous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-06-10-0163⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964246v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressed Sequence Tags from the oomycete Plasmopara halstedii, an obligate parasite of the sunflower</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Molecular Characterization of Two Types of Resistance in Sunflower to Plasmopara halstedii, the Causal Agent of Downy Mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman O. Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-7-110⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (8), pp.970 - 979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-06-10-0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964376v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sunflower BAC library suitable for PCR screening and physical mapping of targeted genomic regions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressed Sequence Tags from the oomycete Plasmopara halstedii, an obligate parasite of the sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Parlange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0274-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7:110, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-7-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02147849v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisense expression of a NBS-LRR sequence in sunflower (Helianthus annuus L.) and tobacco (Nicotiana tabacum L.): evidence for a dual role in plant development and fungal resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert G. Alibert</w:t>
+                <w:t xml:space="preserve">A sunflower BAC library suitable for PCR screening and physical mapping of targeted genomic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanzhou Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Stormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-005-3518-3⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0274-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964156v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of sunflower to the biotrophic oomycete Plasmopara halstedii is associated with a delayed hypersensitive response within the hypocotyls</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antisense expression of a NBS-LRR sequence in sunflower (Helianthus annuus L.) and tobacco (Nicotiana tabacum L.): evidence for a dual role in plant development and fungal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek T. Hewezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina M. Rickauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert G. Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (2), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-005-3518-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189213v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical identification of proteasome-associated endonuclease activity in sunflower</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance of sunflower to the biotrophic oomycete Plasmopara halstedii is associated with a delayed hypersensitive response within the hypocotyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ballut</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (420), pp.2683-2693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964401v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of non-TIR-NBS-LRR markers linked to the P15/P18 locus for resistance to downy mildew in sunflower</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">Biochemical identification of proteasome-associated endonuclease activity in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1196-1⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1645, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-9639(02)00500-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964260v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of a major locus for resistance to downy mildew in sunflower with specific PCR-based markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Identification of non-TIR-NBS-LRR markers linked to the P15/P18 locus for resistance to downy mildew in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. O. Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 104, pp.592-600</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 106, pp.1438-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1196-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964259v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a second linkage group carrying genes controlling resistance to downy mildew (Plasmopara halstedii) in sunflower (Helianthus annuus L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular analysis of a major locus for resistance to downy mildew in sunflower with specific PCR-based markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t>
+                <w:t xml:space="preserve">F. F. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. F. Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. I. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103, pp.992-997</w:t>
+              <w:t xml:space="preserve">, 2002, 104, pp.592-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964301v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colocation of downy mildew (Plasmopara halstedii) resistance genes in sunflower (Helianthus annuus L.).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a second linkage group carrying genes controlling resistance to downy mildew (Plasmopara halstedii) in sunflower (Helianthus annuus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+                <w:t xml:space="preserve">I. I. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 91, pp.225-228</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.992-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696344v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopical studies of the effect of metalaxyl on the interaction between sunflower, Helianthus annuus L. and downy mildew, Plasmopara halstedii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colocation of downy mildew (Plasmopara halstedii) resistance genes in sunflower (Helianthus annuus L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felicity Vear</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 101, pp.399-404</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 91, pp.225-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708718v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFLP and RAPD mapping of the sunflower P/1 locus for resistance to Plasmopara halstedii race 1</w:t>
+                <w:t xml:space="preserve">Microscopical studies of the effect of metalaxyl on the interaction between sunflower, Helianthus annuus L. and downy mildew, Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 91, pp.733-737</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 101, pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707038v1</w:t>
+                <w:t xml:space="preserve">hal-02708718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildiou du tournesol: une nouvelle interprétation du test de résistance</w:t>
+                <w:t xml:space="preserve">RFLP and RAPD mapping of the sunflower P/1 locus for resistance to Plasmopara halstedii race 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 461, pp.25-26</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 91, pp.733-737</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708624v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower resistance to French races of downy mildew (Plasmopara halstedii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Mouzeyar</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Philippon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885641v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of host-race combination on resistance of sunflower, Helianthus annuus L., to downy mildew Plasmopara halstedii</w:t>
+                <w:t xml:space="preserve">Mildiou du tournesol: une nouvelle interprétation du test de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felicity Vear</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 141, pp.249-258</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 461, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702339v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower resistance to French races of downy mildew (Plasmopara halstedii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Felicity Vear</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
+                <w:t xml:space="preserve">J Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704616v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histopathological studies of resistance of sunflower (Helianthus annuus L.) to downey mildew (Plasmopara halstedii Farl. Berlese et de Toni)</w:t>
+                <w:t xml:space="preserve">Effect of host-race combination on resistance of sunflower, Helianthus annuus L., to downy mildew Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 141, pp.249-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histopathological studies of resistance of sunflower (Helianthus annuus L.) to downey mildew (Plasmopara halstedii Farl. Berlese et de Toni)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 139, pp.289-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4351,2068 +4481,2068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of water management using polymeric biostimulation on Triticum aestivum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bioeconomy for change; RIBP; URCA; INRAE; UJI, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharidic biostimulants for root application: enhancement of wheat plants tolerance to drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st International Carbohydrate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Institute of Organic Chemistry (CAS), Jul 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional polysaccharides bioformulations to enhance wheat (Triticum aestivum) adaptation to environmental stress condition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProtech 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[HeatWheat] Analyse de la diversité génétique de la réponse au stress thermique via phénotypage fin et génétique d’association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Touzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Beauchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre scientifiques du FSOV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FSOV, Mar 2019, Paris, France. 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340481v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340463v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad-Mohammed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340453v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National du Réseau Français de Biologie des Graines (Graines 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving grain filling and potential grain size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Calderini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Workshop of the Wheat Yield Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Ciudad Obregon, Sonora, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RFLP map of sunflower and its applications for breeding for diseases resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Ebernburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes de résistance du tournesol au mildiou et races de Plasmopara halstedii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de la coévolution des populations végétales domestiquées, face à leurs agents pathogènes ou ravageurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du métalaxyl sur la réaction hypersensible du tournesol infecté par Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sztor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence internationale de l'ANPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacite du metalaxyl dans la lutte contre le mildiou du tournesol en France</w:t>
+                <w:t xml:space="preserve">Downy mildew race distribution in France and a new hypothesis concerning resistance genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Tourvieille</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conference Internationale ANPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1991, Fargo, N.D., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778881v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des races de mildiou (Plasmopara Helianthi) sur tournesol, en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Efficacite du metalaxyl dans la lutte contre le mildiou du tournesol en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sztor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conference Internationale ANPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779398v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downy mildew race distribution in France and a new hypothesis concerning resistance genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des races de mildiou (Plasmopara Helianthi) sur tournesol, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1991, Fargo, N.D., United States</w:t>
+              <w:t xml:space="preserve">3. Conference Internationale ANPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772138v1</w:t>
+                <w:t xml:space="preserve">hal-02779398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation moléculaire des gènes PL de résistance à Plasmopara halstedii, agent du mildiou chez le tournesol, Helianthus annuus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Génétique et Biologie Moléculaire des Champignons Filamenteux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Lyon, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6422,248 +6552,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère superabsorbant bioactif, son procédé de fabrication et ses utilisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR24/01568. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueur de résistance à Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 97 03696. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6673,151 +6803,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Moriones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6827,100 +6957,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la resistance du tournesol, Helianthus annuus L., au mildiou cause par Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02847604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6930,144 +7060,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des acteurs moléculaires de la voie UPR en réponse à un stress thermique chez le blé tendre (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7214,51 +7344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutaj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.105938" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Kahloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah I. H. El Beji" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Ferchichi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi H. Kong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss034" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964246v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman O. Radwan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-10-0163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Parlange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Thion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Rickauer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Alibert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3518-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6Q9JNWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Radwan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Radwan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Vear" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Philippon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1196-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRSS593X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Badaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cambon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Jouan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885641v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Philippon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Walser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vear" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702339v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille-de Labrouhe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704616v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701763v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calderini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentbittel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sztor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778881v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772138v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847604v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutaj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.105938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Kahloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah I. H. El Beji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Ferchichi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi H. Kong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman O. Radwan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-10-0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Parlange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Thion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Rickauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Alibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3518-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6Q9JNWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Radwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Radwan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Vear" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Philippon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1196-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRSS593X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Badaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille-de Labrouhe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Philippon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Walser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vear" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702339v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calderini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentbittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sztor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>