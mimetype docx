--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -230,299 +230,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
+                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borjas</w:t>
+                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Ahchouch</w:t>
+                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niniva Ghosh</w:t>
+                <w:t xml:space="preserve">Aurélia Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Rajasekaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Dupuits</w:t>
+                <w:t xml:space="preserve">Cedric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (24), pp.3261. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441853v1</w:t>
+                <w:t xml:space="preserve">hal-05308113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From waste to wonder: The potential of protein hydrolysates as plant biostimulants in agriculture</w:t>
+                <w:t xml:space="preserve">Biostimulant Effects of Rich Mannuronate-Alginate and Their Thermic-Acidic Depolymerized Derivates on Triticum aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padmapriya Dhanasekaran</w:t>
+                <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanthi Chittibabu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Said Mouzeyar</w:t>
+                <w:t xml:space="preserve">Fatima-Zahra Ahchouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Stevens</w:t>
+                <w:t xml:space="preserve">Niniva Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Delattre</w:t>
+                <w:t xml:space="preserve">Surya Rajasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (24), pp.3261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2025.102333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym17243261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308113v1</w:t>
+                <w:t xml:space="preserve">hal-05441853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolded protein response in cereals, a dynamic signaling pathway involved in response to environmental stresses</w:t>
               </w:r>
@@ -761,291 +761,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of mycorrhizal fungi on vascular wilt diseases</w:t>
+                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Boutaj</w:t>
+                <w:t xml:space="preserve">Soukaina Bouissil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Meddich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Roche</w:t>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mouzeyar</w:t>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherkaoui El Modafar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2022.105938⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678917v1</w:t>
+                <w:t xml:space="preserve">hal-03549043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of Defense Gene Expression and the Resistance of Date Palm to Fusarium oxysporum f. sp. Albedinis in Response to Alginate Extracted from Bifurcaria bifurcata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of mycorrhizal fungi on vascular wilt diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guerin</w:t>
+                <w:t xml:space="preserve">Hanane Boutaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane J. Roche</w:t>
+                <w:t xml:space="preserve">Abdelilah Meddich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dubessay</w:t>
+                <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab El Alaoui-Talibi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherkaoui El Modafar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md20020088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2022.105938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549043v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Landscape of the Genomic Distribution and the Expression of the F-Box Genes Unveil Genome Plasticity in Hexaploid Wheat during Grain Development and in Response to Heat and Drought Stress</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (6), pp.3111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,51 +1239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, expansion and expression of the NAC family under drought and heat stresses in bread wheat (T. aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP1-like ( PpSKP ) and F-box ( FBX ) genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Elzanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane J. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Boulaflous-Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,502 +3930,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower resistance to French races of downy mildew (Plasmopara halstedii)</w:t>
+                <w:t xml:space="preserve">Mildiou du tournesol: une nouvelle interprétation du test de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
+                <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 461, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704616v1</w:t>
+                <w:t xml:space="preserve">hal-02708624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildiou du tournesol: une nouvelle interprétation du test de résistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Walser</w:t>
+                <w:t xml:space="preserve">Sunflower resistance to French races of downy mildew (Plasmopara halstedii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tourvieille</w:t>
+                <w:t xml:space="preserve">J Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 461, pp.25-26</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708624v1</w:t>
+                <w:t xml:space="preserve">hal-00885641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunflower resistance to French races of downy mildew (Plasmopara halstedii)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Walser</w:t>
+                <w:t xml:space="preserve">Effect of host-race combination on resistance of sunflower, Helianthus annuus L., to downy mildew Plasmopara halstedii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Vear</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 141, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885641v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of host-race combination on resistance of sunflower, Helianthus annuus L., to downy mildew Plasmopara halstedii</w:t>
+                <w:t xml:space="preserve">Sunflower resistance to French races of downy mildew (Plasmopara halstedii)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 141, pp.249-258</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702339v1</w:t>
+                <w:t xml:space="preserve">hal-02704616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histopathological studies of resistance of sunflower (Helianthus annuus L.) to downey mildew (Plasmopara halstedii Farl. Berlese et de Toni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4495,77 +4495,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of water management using polymeric biostimulation on Triticum aestivum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,77 +4616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharidic biostimulants for root application: enhancement of wheat plants tolerance to drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,77 +4737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional polysaccharides bioformulations to enhance wheat (Triticum aestivum) adaptation to environmental stress condition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,89 +5089,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5186,100 +5186,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340453v1</w:t>
+                <w:t xml:space="preserve">hal-02340481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of the heat stress in wheat grain development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5307,113 +5307,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340481v1</w:t>
+                <w:t xml:space="preserve">hal-02340463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4 transcription factors TaNAC during the seed development in response to a thermal stress in the bread wheat Triticum aestivum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis, classification, expression and interaction of Physcomitrella patens SKP-like (PpSKP) and F-box (FBX) genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osama Mohamed Abdelmagsod El Zanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5428,51 +5428,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340463v1</w:t>
+                <w:t xml:space="preserve">hal-02340453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles de la lignification du grain de céréales</w:t>
               </w:r>
@@ -5984,51 +5984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sztor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence internationale de l'ANPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6047,406 +6047,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downy mildew race distribution in France and a new hypothesis concerning resistance genetics</w:t>
+                <w:t xml:space="preserve">Efficacite du metalaxyl dans la lutte contre le mildiou du tournesol en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sztor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1991, Fargo, N.D., United States</w:t>
+              <w:t xml:space="preserve">3. Conference Internationale ANPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772138v1</w:t>
+                <w:t xml:space="preserve">hal-02778881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacite du metalaxyl dans la lutte contre le mildiou du tournesol en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des races de mildiou (Plasmopara Helianthi) sur tournesol, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tourvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Tourvieille</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conference Internationale ANPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778881v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des races de mildiou (Plasmopara Helianthi) sur tournesol, en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downy mildew race distribution in France and a new hypothesis concerning resistance genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Regnault</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Conference Internationale ANPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1991, Fargo, N.D., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779398v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unfolded protein Response signaling as a key regulator of priming and heat stress tolerance in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mouzeyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane J. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Episeedlink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation moléculaire des gènes PL de résistance à Plasmopara halstedii, agent du mildiou chez le tournesol, Helianthus annuus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6461,88 +6582,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Génétique et Biologie Moléculaire des Champignons Filamenteux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Lyon, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6552,248 +6673,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère superabsorbant bioactif, son procédé de fabrication et ses utilisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borjas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR24/01568. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueur de résistance à Sclerotinia sclerotiorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : 97 03696. 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6803,151 +6924,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINAL RESUME ON THE RESEARCH UNIT BFP - Biologie du Fruit et Pathologie / Fruit Biology and Pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaudriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Moriones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6957,100 +7078,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la resistance du tournesol, Helianthus annuus L., au mildiou cause par Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1993. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02847604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7060,51 +7181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des acteurs moléculaires de la voie UPR en réponse à un stress thermique chez le blé tendre (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Bamba Niane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7139,65 +7260,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7344,51 +7465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutaj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.105938" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Kahloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah I. H. El Beji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Ferchichi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi H. Kong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman O. Radwan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-10-0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Parlange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Thion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Rickauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Alibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3518-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6Q9JNWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Radwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Radwan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Vear" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Philippon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1196-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRSS593X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Badaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille-de Labrouhe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885641v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Philippon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Walser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vear" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702339v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calderini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentbittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sztor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665198v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.105938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Kahloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah I. H. El Beji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Ferchichi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi H. Kong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman O. Radwan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-10-0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Parlange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Thion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Rickauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Alibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3518-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6Q9JNWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Radwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Radwan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Vear" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Philippon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1196-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRSS593X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Badaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Philippon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Walser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vear" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille-de Labrouhe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calderini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentbittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sztor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>