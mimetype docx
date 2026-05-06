--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -1739,295 +1739,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+                <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Vear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (2), pp.359-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1984-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964169v1</w:t>
+                <w:t xml:space="preserve">hal-00822169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a candidate gene for resistance to the sunflower downy mildew, Plasmopara halstedii race 300.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+                <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicity Vear</w:t>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nicolas</w:t>
+                <w:t xml:space="preserve">Frédéric Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126 (2), pp.359-67. </w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1984-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/database/bat014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822169v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Expression and Interaction Analysis of Rice SKP1-Like Genes</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Two Types of Resistance in Sunflower to Plasmopara halstedii, the Causal Agent of Downy Mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman O. Radwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2519,51 +2519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressed Sequence Tags from the oomycete Plasmopara halstedii, an obligate parasite of the sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Parlange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2649,51 +2649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sunflower BAC library suitable for PCR screening and physical mapping of targeted genomic regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanzhou Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2967,51 +2967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3043,401 +3043,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical identification of proteasome-associated endonuclease activity in sunflower</w:t>
+                <w:t xml:space="preserve">Identification of non-TIR-NBS-LRR markers linked to the P15/P18 locus for resistance to downy mildew in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ballut</w:t>
+                <w:t xml:space="preserve">O. O. Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Petit</w:t>
+                <w:t xml:space="preserve">F. F. Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Mouzeyar</w:t>
+                <w:t xml:space="preserve">J. J. Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 106, pp.1438-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1196-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1570-9639(02)00500-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964401v1</w:t>
+                <w:t xml:space="preserve">hal-00964260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of non-TIR-NBS-LRR markers linked to the P15/P18 locus for resistance to downy mildew in sunflower</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical identification of proteasome-associated endonuclease activity in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. O. Radwan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
+                <w:t xml:space="preserve">F. F. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Vear</w:t>
+                <w:t xml:space="preserve">S. S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Philippon</w:t>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 106, pp.1438-1446. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1645, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-003-1196-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1570-9639(02)00500-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964260v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of a major locus for resistance to downy mildew in sunflower with specific PCR-based markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad M. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. F. Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 104, pp.592-600</w:t>
@@ -3479,77 +3479,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a second linkage group carrying genes controlling resistance to downy mildew (Plasmopara halstedii) in sunflower (Helianthus annuus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François P.-F. Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. I. Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopical studies of the effect of metalaxyl on the interaction between sunflower, Helianthus annuus L. and downy mildew, Plasmopara halstedii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4083,51 +4083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14 (5), pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 141, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,51 +4394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tourvieille-de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 139, pp.289-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5721,51 +5721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RFLP map of sunflower and its applications for breeding for diseases resistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6282,51 +6282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downy mildew race distribution in France and a new hypothesis concerning resistance genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mouzeyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Vear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7465,51 +7465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.105938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Kahloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah I. H. El Beji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Ferchichi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi H. Kong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman O. Radwan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-10-0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Parlange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Thion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Rickauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Alibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3518-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6Q9JNWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Radwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Radwan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Vear" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Philippon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1196-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRSS593X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Badaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Philippon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Walser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vear" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille-de Labrouhe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calderini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentbittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sztor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mouzeyar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmapriya Dhanasekaran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanthi Chittibabu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Delattre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2025.102333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borjas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Ahchouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niniva Ghosh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Rajasekaran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17243261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04586949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bamba Niane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Daniel Borjas Esqueda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gu&#233;rin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui Elmodafar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03549043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouissil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane J. Roche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab El Alaoui-Talibi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020088" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Boutaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouzeyar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherkaoui El Modafar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.105938" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Mouzeyar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Elzanati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041512" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213390" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah El Beji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad-Mohammed Bouzidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133295" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01942785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Boulaflous-Stevens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Bouzidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad M. Bouzidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1984-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Kahloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hajsalah I. H. El Beji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Boulaflous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A. Ferchichi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi H. Kong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Bednarek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tassy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Boulaflous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-35" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman O. Radwan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-10-0163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Parlange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-7-110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147849v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanzhou Tao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Stormo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0274-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9K550TP6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964156v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek T. Hewezi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Thion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Rickauer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert G. Alibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-005-3518-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6Q9JNWM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Radwan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Radwan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Vear" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Philippon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1196-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BRSS593X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Badaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Cambon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964301v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. I. Jouan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Philippon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Walser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Philippon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Walser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vear" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702339v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourvieille-de Labrouhe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05407683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340481v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mohamed Abdelmagsod El Zanati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calderini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentbittel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coelho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778093v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sztor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779398v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Regnault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772138v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852167v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895864v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chabaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kube" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Moriones" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847604v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>