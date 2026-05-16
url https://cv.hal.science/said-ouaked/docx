--- v0 (2026-04-10)
+++ v1 (2026-05-16)
@@ -169,253 +169,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique étrangère américaine presbyte : l’impact de la politique d’immigration après le 11 septembre 2001.</w:t>
+                <w:t xml:space="preserve">Ruptures et polarisations sociales et politiques dans le monde de l’après-11 septembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ouaked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le 11 septembre dans le monde: politiques, cultures, identités., 16 | 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.2435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289599v1</w:t>
+                <w:t xml:space="preserve">hal-05339345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures et polarisations sociales et politiques dans le monde de l’après-11 septembre 2001</w:t>
+                <w:t xml:space="preserve">Une politique étrangère américaine presbyte : l’impact de la politique d’immigration après le 11 septembre 2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ouaked</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christèle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Le 11 septembre dans le monde: politiques, cultures, identités., 16 | 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.2435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05339345v1</w:t>
+                <w:t xml:space="preserve">hal-01289599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures et polarisations sociales et politiques dans le monde de l'après-11 septembre 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ouaked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s), identité(s), marginalité(s) dans le monde occidental contemporain. Cahiers du MIMMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le 11 septembre 2001 dans le monde : politiques, cultures, indentités., 16 | 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mimmoc.2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289605v1</w:t>
@@ -1234,51 +1234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ouaked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2020, Travail et Société / Work and Society, 978-2-8076-1082-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1915,51 +1915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ouaked" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289599v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Le Bihan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2435" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le Moing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Le Bihan-Colleran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le&#160;moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01438651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ouaked" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Le Bihan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.2435" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289685v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00934361v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le Moing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Le Bihan-Colleran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1057947" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Le&#160;moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01438651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>