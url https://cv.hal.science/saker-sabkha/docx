--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -429,235 +429,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the informational market efficiency of the worldwide Sovereign Credit Default Swaps</w:t>
+                <w:t xml:space="preserve">Nonlinearities in the oil effects on the sovereign credit risk: A self-exciting threshold autoregression approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Hmaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asset Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (7), pp.581-608. </w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50, pp.106 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41260-019-00142-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698006v1</w:t>
+                <w:t xml:space="preserve">hal-03484603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearities in the oil effects on the sovereign credit risk: A self-exciting threshold autoregression approach</w:t>
+                <w:t xml:space="preserve">On the informational market efficiency of the worldwide Sovereign Credit Default Swaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Peretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Hmaied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50, pp.106 - 133. </w:t>
+              <w:t xml:space="preserve">Journal of Asset Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.581-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2019.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41260-019-00142-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484603v1</w:t>
+                <w:t xml:space="preserve">hal-01698006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Credit Default Swap market contagion during recent crises: international evidence</w:t>
               </w:r>
@@ -739,374 +739,1540 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performances of Dynamic Conditional Correlation models in the Sovereign CDS market and the corresponding bond market</w:t>
+                <w:t xml:space="preserve">Regime-dependent linkages between credit risk and commodities: A copula-based analysis across crises and sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial and Economic Systems: Transformations and New Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14st International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01710398v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking CDS and the Energy Sector: Investment Strategies for a Sustainable Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual Global Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sardaigne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stablecoins Volatility Amidst Turbulence: Key Events Analysis and Forecasting Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Financial Economics Meeting (FEM-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep neural networks for Credit Default Swap Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Workshop on “Financial Markets and Nonlinear Dynamics” (FMND)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Spillover effect between Macroeconomic Variables and Stock Markets Dynamics: Evidence from the MENA zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghrebian Finance and Economics Symposium : Post-crisis recovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of oil market conditions on the sovereign CDS volatility: An artificial neural network self-exciting threshold auto-regressive (ANN-SETAR) approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Research Meeting in Business and Management (IRMBAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinearities in the oil fluctuation effects on the sovereign credit risk: A self-exciting threshold autoregression approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Research Meeting in Business and Management (IRMBAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinearities in the oil fluctuation effects on the sovereign credit risk: A self-exciting threshold autoregression approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Spring International Conference of the French Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the informational market efficiency of the worldwide Sovereign CDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Finance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Risk Spillover in the Sovereign Credit Markets: An Empirical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference in Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International financial contagion: Evidences based on Sovereign CDS market during the GFC and the European debt crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Finance Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Financial Summit, Mar 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolitical Risk, Inflation, and Commodity Shocks in MENA: Evidence from a VECM-HAC-DCC Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Mechri</w:t>
+                <w:t xml:space="preserve">On the performances of Dynamic Conditional Correlation models in the Sovereign CDS market and the corresponding bond market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05299155v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zied Ftiti; Hachmi Ben Ameur; Wael Louhichi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financial and Economic Systems: Transformations and New Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, pp.187-212, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781786349507_0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geopolitical Risk and Exchange Rate Dynamics Across Country Groups: Evidence from Panel Local Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssri Dribek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geopolitical Risk, Inflation, and Commodity Shocks in MENA: Evidence from a VECM-HAC-DCC Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial Intelligence, Algorithmic Herding and Systemic Fragility in Financial Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Jbir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade-Policy Uncertainty vs. Geopolitical Risk: What Moves Sovereign CDS in the Backstop Era, 2015-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Teira-Fachado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail dependence between corporate CDS and commodity Markets : International evidence using IGARCH-Copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihem Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide financial markets reactions to the Covid-19 epidemic situation: A hybrid FIEGARCH-Deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saker Sabkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Mallek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the dynamic behavior of the worldwide sovereign Credit Default Swaps markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université de Lyon; Institut des hautes études commerciales (Carthage, Tunisie), 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE1127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02436324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1174,51 +2340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EA57945"/>
+    <w:nsid w:val="DEA75F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1405,51 +2571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saker-sabkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0653-9360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234109688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Sabkha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mezzez Hmaied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-11-2017-0490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Hmaied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-019-00142-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.04.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-018-0741-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786349507_0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mechri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02436324v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1127" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saker-sabkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0653-9360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234109688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Sabkha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mezzez Hmaied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-11-2017-0490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Hmaied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.04.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-019-00142-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-018-0741-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786349507_0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssri Dribek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mechri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jbir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teira-Fachado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihem Braham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02436324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>