--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -637,51 +637,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Credit Default Swap market contagion during recent crises: international evidence</w:t>
+                <w:t xml:space="preserve">The Credit Default Swap market contagion during recent crises: International evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian de Peretti</w:t>
@@ -717,51 +717,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11156-018-0741-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875550v1</w:t>
+                <w:t xml:space="preserve">hal-01572510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1716,51 +1716,51 @@
                 <w:t xml:space="preserve">Geopolitical Risk and Exchange Rate Dynamics Across Country Groups: Evidence from Panel Local Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saker Sabkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssri Dribek</w:t>
+                <w:t xml:space="preserve">Yossri Dribek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2340,51 +2340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEA75F98"/>
+    <w:nsid w:val="504F3007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2571,51 +2571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saker-sabkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0653-9360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234109688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Sabkha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mezzez Hmaied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-11-2017-0490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Hmaied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.04.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-019-00142-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-018-0741-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786349507_0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssri Dribek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mechri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jbir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teira-Fachado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihem Braham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02436324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saker-sabkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0653-9360" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234109688" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Sabkha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Peretti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Mallek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Mezzez Hmaied" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-11-2017-0490" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Hmaied" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2019.04.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698006v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-019-00142-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-018-0741-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556428v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786349507_0008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossri Dribek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Mechri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jbir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Teira-Fachado" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihem Braham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05556340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02436324v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>