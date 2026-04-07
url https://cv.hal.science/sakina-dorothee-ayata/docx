--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -250,51 +250,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -773,5156 +773,5290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including different mesozooplankton feeding strategies in a biogeochemical ocean model impacts global ocean biomass and carbon cycle</w:t>
+                <w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Di Matteo</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Pouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatriz Beker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-1465⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6583-6600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157856v1</w:t>
+                <w:t xml:space="preserve">hal-05557421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the role of zooplankton faecal pellets in ocean carbon export flux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Including different mesozooplankton feeding strategies in a biogeochemical ocean model impacts global ocean biomass and carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf180⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (22), pp.7233-7268,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-1465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381418v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light intensity and quality on microalgal growth in outdoor high-density open ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analysis of the role of zooplankton faecal pellets in ocean carbon export flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104248⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285974v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light intensity and quality on microalgal growth in outdoor high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pata</w:t>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Durazzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Clerc</w:t>
+                <w:t xml:space="preserve">Sabine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037181v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatriz Beker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6583-6600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994187v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+                <w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Titocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Durazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403612v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and taxonomic diversity of mesozooplankton is an important driver of carbon export fluxes in the ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.fbae078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385555v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Morphological and taxonomic diversity of mesozooplankton is an important driver of carbon export fluxes in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.e13907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735120v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), pp.eadl0534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385533v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global biogeography analysis reveals vulnerability of surface marine zooplankton to anthropogenic stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsie M Sunderland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of Syndiniales marine parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of marine parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-022-00203-7⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.07.24.501282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230262v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of marine parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of Syndiniales marine parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (16), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.07.24.501282⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-022-00203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993694v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic estimation of lipid content from &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; images of Arctic copepods using machine learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad048⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385516v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepods' true colors: astaxanthin pigmentation as an indicator of fitness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Automatic estimation of lipid content from &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; images of Arctic copepods using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Pasza Storożenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jędrzej Świeżewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385576v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Copepods' true colors: astaxanthin pigmentation as an indicator of fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed‐Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335138v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gavino Puggioni</w:t>
+                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772861v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavino Puggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784277v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aubry</w:t>
+                <w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119903v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Aberle</w:t>
+                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996072v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards omics-based predictions of planktonic functional composition from environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.4361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24547-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108192v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic protists display contrasted biogeographies in the global ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0340-5⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Conservation Biogeography in a changing climate, 25 (4), pp.568-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182433v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do functional groups of planktonic copepods differ in their ecological niches?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixotrophic protists display contrasted biogeographies in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13166⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.1072-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0340-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826722v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do functional groups of planktonic copepods differ in their ecological niches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothee Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp.604--616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating uncertainties in zooplankton composition shifts under climate change scenarios in the Mediterranean Sea</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.02434⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495992v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Investigating uncertainties in zooplankton composition shifts under climate change scenarios in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409074v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545318v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying copepod functional groups from species functional traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbv096⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296657v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying copepod functional groups from species functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (1), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbv096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169407v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zatsepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arashkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996384v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+                <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (24), pp.8994-9000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820981v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t>
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854762v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t>
+                <w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lazure</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218854v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218851v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lett</w:t>
+                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218855v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878852v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5932,179 +6066,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A closer look into copepod’s morphology: in situ imaging reveals links with environment and marine heat waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruben Tournier-Broer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Tournier-Broer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6113,51 +6247,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2025 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Mar 2025, Charlotte (NC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6218,51 +6352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Heudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,103 +6546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6546,64 +6680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le zooplancton Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Université Laval - Sorbonne Université sur les Sciences Marines Arctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6654,875 +6788,875 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix E Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking plankton diversity to marine ecosystem functioning through a trait-based approach : from observations to models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Workshop GreenOcean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230315v1</w:t>
+                <w:t xml:space="preserve">hal-04230349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking plankton diversity to marine ecosystem functioning through a trait-based approach : from observations to models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GreenOcean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris (online), France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230349v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beck</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026448v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cailleton</w:t>
+                <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stemmann</w:t>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Guidi</w:t>
+                <w:t xml:space="preserve">Barbara Niehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Fourth ICES PICES Early Career Scientist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, St Johns, Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024037v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the impact of mesozoo- plankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth ICES PICES Early Career Scientist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, St Johns, Newfoundland, Canada</w:t>
+              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230329v1</w:t>
+                <w:t xml:space="preserve">hal-04230325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the impact of mesozoo- plankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230325v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of copepod diversity on carbon export using imaging and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Gossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy E. Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,103 +7711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mesozooplankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Gossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Godfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7692,635 +7826,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepods true colors : astaxanthin pigmentation as an indicator of fitness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Omics-Based Predictions of Planktonic Functional Composition From Environmental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Marine Microbes GRS-Gordon Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230324v1</w:t>
+                <w:t xml:space="preserve">hal-04230332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Omics-Based Predictions of Planktonic Functional Composition From Environmental Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copepods true colors : astaxanthin pigmentation as an indicator of fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Microbes GRS-Gordon Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230332v1</w:t>
+                <w:t xml:space="preserve">hal-04230324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026438v1</w:t>
+                <w:t xml:space="preserve">hal-04026439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jade Leconte</w:t>
+                <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje L. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230339v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026439v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What could be the future of marine ecosystem modelling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8352,467 +8486,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026431v1</w:t>
+                <w:t xml:space="preserve">hal-04026432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.B. Mouw</w:t>
+                <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024039v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+                <w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.B. Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026432v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deep learning comme extracteur de caractéristiques morphologiques: Application à l’écologie du plancton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Oliver Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Région indéterminée</w:t>
@@ -8841,51 +8975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8962,103 +9096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species functional traits to explore the potential impacts of climate change(s) on plankton functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9077,277 +9211,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">SFEcologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024046v1</w:t>
+                <w:t xml:space="preserve">hal-04026401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve">Functional Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026401v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t>
               </w:r>
@@ -9359,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,90 +9592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,64 +9752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9752,51 +9886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling — MATHMOD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria. </w:t>
@@ -9834,103 +9968,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
@@ -9959,103 +10093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
@@ -10084,103 +10218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
@@ -10222,90 +10356,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10343,90 +10477,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t>
@@ -10455,77 +10589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10606,64 +10740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Llort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop TANGGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10701,77 +10835,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance du phytoplancton et de la production primaire dans les océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'IMREDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10809,77 +10943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of biogeochemical models with increasing complexity in photosynthesis formulation: the importance of taking into account photoadaptation in marine ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Symposium 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10930,342 +11064,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Berhocoïrigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715745v1</w:t>
+                <w:t xml:space="preserve">hal-04729185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729185v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Larras</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
@@ -11307,90 +11441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t>
@@ -11570,77 +11704,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11665,103 +11799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
@@ -11790,90 +11924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11947,64 +12081,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of abstracts of the ARTIFACTZ Workshop Artificial intelligence for characterizing plankton traits from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12305,103 +12439,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picoeukaryotic photosynthetic potential is functionally redundant but taxonomically structured at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12423,103 +12557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and mapping plankton genomics data with Blue-Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavla Debeljak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12978,51 +13112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D470F44"/>
+    <w:nsid w:val="8976C73A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13209,51 +13343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sakina-dorothee-ayata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3226-9779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157138178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281771978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432734156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYA-2451-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Tournier-Broer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e-Ayata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Matteo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1465" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403612v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Beker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6583-2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gossner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Godfrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13907" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wagner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M Sunderland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pasza Storo&#380;enko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej &#346;wie&#380;ewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Basedow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;Amin Madoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Righetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Dorothee Ayata" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02434" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Tournier-Broer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230325v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Maas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Johnson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230324v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517082v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022865v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sakina-dorothee-ayata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3226-9779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157138178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281771978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432734156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYA-2451-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Tournier-Broer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e-Ayata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Beker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6583-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Matteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1465" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403612v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gossner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Godfrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M Sunderland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pasza Storo&#380;enko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej &#346;wie&#380;ewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Basedow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;Amin Madoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Righetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Dorothee Ayata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13166" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Maas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Johnson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517082v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022865v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>