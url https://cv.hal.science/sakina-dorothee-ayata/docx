--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -250,51 +250,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -522,5541 +522,5407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass‐to‐volume ratio as a central continuous functional trait for marine zooplankton</w:t>
+                <w:t xml:space="preserve">The immeasurable value of plankton to humanity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemoine</w:t>
+                <w:t xml:space="preserve">Maria Grigoratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Susanne Menden-Deuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Jaspers</w:t>
+                <w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Arhonditsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.70171⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 0, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320281v1</w:t>
+                <w:t xml:space="preserve">hal-05157783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immeasurable value of plankton to humanity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass‐to‐volume ratio as a central continuous functional trait for marine zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Menden-Deuer</w:t>
+                <w:t xml:space="preserve">Julie Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Arhonditsis</w:t>
+                <w:t xml:space="preserve">Cornelia Jaspers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 0, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (9), pp.2673-2687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.70171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157783v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t>
+                <w:t xml:space="preserve">Meta-analysis of the role of zooplankton faecal pellets in ocean carbon export flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pouline</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557421v1</w:t>
+                <w:t xml:space="preserve">hal-05381418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including different mesozooplankton feeding strategies in a biogeochemical ocean model impacts global ocean biomass and carbon cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light intensity and quality on microalgal growth in outdoor high-density open ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Di Matteo</w:t>
+                <w:t xml:space="preserve">Sabine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-1465⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157856v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the role of zooplankton faecal pellets in ocean carbon export flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Including different mesozooplankton feeding strategies in a biogeochemical ocean model impacts global ocean biomass and carbon cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Perhirin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf180⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (22), pp.7233-7268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-1465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381418v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological modeling of the impact of light intensity and quality on microalgal growth in outdoor high-density open ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pruvost</w:t>
+                <w:t xml:space="preserve">Patrick Pouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Marty</w:t>
+                <w:t xml:space="preserve">Béatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91, pp.104248. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6583-6600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05285974v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t>
+                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Drago</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.fbae078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403612v2</w:t>
+                <w:t xml:space="preserve">hal-04994187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Titocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Durazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Morphological and taxonomic diversity of mesozooplankton is an important driver of carbon export fluxes in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.e13907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04994187v1</w:t>
+                <w:t xml:space="preserve">hal-04385555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and taxonomic diversity of mesozooplankton is an important driver of carbon export fluxes in the ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
+                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), pp.eadl0534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385555v1</w:t>
+                <w:t xml:space="preserve">hal-04735120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2011), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04735120v1</w:t>
+                <w:t xml:space="preserve">hal-04385533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global biogeography analysis reveals vulnerability of surface marine zooplankton to anthropogenic stressors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of marine parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Rizos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2023.12.002⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.07.24.501282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385478v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of marine parasites</w:t>
+                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of Syndiniales marine parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavla Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3 (16), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2022.07.24.501282⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-022-00203-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993694v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of Syndiniales marine parasites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A global biogeography analysis reveals vulnerability of surface marine zooplankton to anthropogenic stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Richon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie M Sunderland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-022-00203-7⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2023.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230262v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic estimation of lipid content from &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; images of Arctic copepods using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Pasza Storożenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jędrzej Świeżewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbad048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385533v1</w:t>
+                <w:t xml:space="preserve">hal-04385516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic estimation of lipid content from &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; images of Arctic copepods using machine learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Copepods' true colors: astaxanthin pigmentation as an indicator of fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed‐Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbad048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385516v1</w:t>
+                <w:t xml:space="preserve">hal-04385576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepods' true colors: astaxanthin pigmentation as an indicator of fitness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed‐Amin Madoui</w:t>
+                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385576v1</w:t>
+                <w:t xml:space="preserve">hal-03449715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhugal Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Karp-Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449715v1</w:t>
+                <w:t xml:space="preserve">hal-03335138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavino Puggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335138v1</w:t>
+                <w:t xml:space="preserve">hal-03772861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772861v1</w:t>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+                <w:t xml:space="preserve">hal-03784277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784277v1</w:t>
+                <w:t xml:space="preserve">hal-03119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards omics-based predictions of planktonic functional composition from environmental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24547-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03119903v1</w:t>
+                <w:t xml:space="preserve">hal-03290250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards omics-based predictions of planktonic functional composition from environmental data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Aberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24547-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03290250v1</w:t>
+                <w:t xml:space="preserve">hal-02996072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Conservation Biogeography in a changing climate, 25 (4), pp.568-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996072v1</w:t>
+                <w:t xml:space="preserve">hal-02108192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixotrophic protists display contrasted biogeographies in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (4), pp.1072-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-018-0340-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108192v1</w:t>
+                <w:t xml:space="preserve">hal-02182433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixotrophic protists display contrasted biogeographies in the global ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do functional groups of planktonic copepods differ in their ecological niches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothee Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp.604--616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-018-0340-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02182433v1</w:t>
+                <w:t xml:space="preserve">hal-01826722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do functional groups of planktonic copepods differ in their ecological niches?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826722v1</w:t>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Investigating uncertainties in zooplankton composition shifts under climate change scenarios in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+                <w:t xml:space="preserve">hal-01495992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating uncertainties in zooplankton composition shifts under climate change scenarios in the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495992v1</w:t>
+                <w:t xml:space="preserve">hal-01409074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Chust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofil Nakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villéger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409074v1</w:t>
+                <w:t xml:space="preserve">hal-01545318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identifying copepod functional groups from species functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (1), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbv096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01545318v1</w:t>
+                <w:t xml:space="preserve">hal-01296657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying copepod functional groups from species functional traits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zatsepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arashkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbv096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296657v1</w:t>
+                <w:t xml:space="preserve">hal-01169407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Arashkevich</w:t>
+                <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (24), pp.8994-9000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169407v1</w:t>
+                <w:t xml:space="preserve">hal-01996384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sciandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01996384v1</w:t>
+                <w:t xml:space="preserve">hal-00820981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820981v2</w:t>
+                <w:t xml:space="preserve">hal-00854762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Stolba</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00854762v1</w:t>
+                <w:t xml:space="preserve">hal-01218854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218854v1</w:t>
+                <w:t xml:space="preserve">hal-01218851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01218851v1</w:t>
+                <w:t xml:space="preserve">hal-01218855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218855v1</w:t>
+                <w:t xml:space="preserve">hal-04878852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ellien</w:t>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dumas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...147 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6066,4987 +5932,4987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A closer look into copepod’s morphology: in situ imaging reveals links with environment and marine heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Tournier-Broer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
+              <w:t xml:space="preserve">ASLO 2025 Aquatic Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Mar 2025, Charlotte (NC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429209v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closer look into copepod’s morphology: in situ imaging reveals links with environment and marine heat waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO 2025 Aquatic Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Mar 2025, Charlotte (NC), United States</w:t>
+              <w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374960v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of resilience in ecology: Chosen examples from marine ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude interdisciplinaire &amp; créative : La resilience en mots et en corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisatrice : Julie Vatain-Corfdir, dans le cadre du projet ESTHER, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heudre</w:t>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Felten</w:t>
+                <w:t xml:space="preserve">Aishwarya Venkataramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pradalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying marine plankton from images and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on ML and plankton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bristol (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux récents sur le zooplancton Arctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Université Laval - Sorbonne Université sur les Sciences Marines Arctiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Beatrix E Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking plankton diversity to marine ecosystem functioning through a trait-based approach : from observations to models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GreenOcean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris (online), France</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230349v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEcologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026448v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Linking plankton diversity to marine ecosystem functioning through a trait-based approach : from observations to models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Workshop GreenOcean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024037v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+                <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Niehoff</w:t>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth ICES PICES Early Career Scientist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, St Johns, Newfoundland, Canada</w:t>
+              <w:t xml:space="preserve">SFEcologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230329v1</w:t>
+                <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the impact of mesozoo- plankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Gossner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Godfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Marine Imaging Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Barbara Niehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Fourth ICES PICES Early Career Scientist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, St Johns, Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230315v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of copepod diversity on carbon export using imaging and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Godfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Gossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Hawaii (on line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mesozooplankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Gossner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessica Godfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Omics-Based Predictions of Planktonic Functional Composition From Environmental Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Copepods true colors : astaxanthin pigmentation as an indicator of fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Trudnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Microbes GRS-Gordon Research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230332v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepods true colors : astaxanthin pigmentation as an indicator of fitness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards Omics-Based Predictions of Planktonic Functional Composition From Environmental Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Marine Microbes GRS-Gordon Research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230324v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Orenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Trudnowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sünnje L. Basedow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fauvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What could be the future of marine ecosystem modelling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeoscape french conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026432v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Mouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026431v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cailleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sonnet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024039v1</w:t>
+                <w:t xml:space="preserve">hal-04026432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deep learning comme extracteur de caractéristiques morphologiques: Application à l’écologie du plancton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Oliver Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jesus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using species functional traits to explore the potential impacts of climate change(s) on plankton functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMBeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.-S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Not</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Benoiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Benoiston</w:t>
+                <w:t xml:space="preserve">L. Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">S. Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guilhaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Adaptive Dynamics model to study the effect of global warming on marine phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of temperature on phytoplankton growth across the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling — MATHMOD 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026417v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">IMBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026418v1</w:t>
+                <w:t xml:space="preserve">hal-04026417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Albouy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARU Sustainability Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Resplandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloom triggering in the Southern Ocean : Sensitivity to biological parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Llort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop TANGGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la croissance du phytoplancton et de la production primaire dans les océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'IMREDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of biogeochemical models with increasing complexity in photosynthesis formulation: the importance of taking into account photoadaptation in marine ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Symposium 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11056,1008 +10922,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729185v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Berhocoïrigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Noac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715745v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Aurélien Boyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Aberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.-S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological pump processes are driven by microbial networks in the global oligotrophic ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Benoiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Noac'H</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sakina Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès Commission Internationale pour l'Exploration Scientifique de la mer Méditerranée (CIESM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12067,117 +11933,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book of abstracts of the ARTIFACTZ Workshop Artificial intelligence for characterizing plankton traits from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12187,102 +12053,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océans et intelligence artificielle, un couple d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Prazuck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 questions sur l’océan: La Sorbonne et la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, 2022, Sorbonne Essais, 979-10-231-0734-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12292,130 +12158,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton can investigate crime, affect the climate and influence science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix E Beisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grigoratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Susanne Menden-Deuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12425,265 +12291,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picoeukaryotic photosynthetic potential is functionally redundant but taxonomically structured at global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavla Debeljak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04321429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring and mapping plankton genomics data with Blue-Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavla Debeljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schickele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavla Debeljak</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12693,147 +12559,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Marine Imaging Workshop 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Borremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Borremans</w:t>
+                <w:t xml:space="preserve">Jennifer Durden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Durden</w:t>
+                <w:t xml:space="preserve">Timm Schoening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timm Schoening</w:t>
+                <w:t xml:space="preserve">Emma Curtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Curtis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luther Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marine Imaging Workshop. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12843,100 +12709,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance relative des facteurs hydroclimatiques et des traits d'histoire de vie sur la dispersion larvaire et la connectivité à différentes échelles spatiales (Manche, Golfe Gascogne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00517082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12946,105 +12812,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du couplage physique-biologie sur la dynamique des écosystèmes pélagiques et la distribution du plancton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Pierre et Marie Curie (Paris 6), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04022865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId346"/>
+      <w:footerReference w:type="default" r:id="rId345"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13112,51 +12978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8976C73A"/>
+    <w:nsid w:val="E0693003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13343,51 +13209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sakina-dorothee-ayata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3226-9779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157138178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281771978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432734156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYA-2451-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Tournier-Broer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e-Ayata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Beker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6583-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Matteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1465" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403612v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gossner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Godfrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385478v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wagner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M Sunderland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pasza Storo&#380;enko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej &#346;wie&#380;ewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Basedow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;Amin Madoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826722v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Righetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Dorothee Ayata" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13166" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Maas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Johnson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517082v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022865v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sakina-dorothee-ayata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3226-9779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157138178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281771978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432734156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYA-2451-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Tournier-Broer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e-Ayata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Matteo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1465" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403612v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Beker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6583-2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gossner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Godfrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13907" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wagner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M Sunderland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pasza Storo&#380;enko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej &#346;wie&#380;ewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Basedow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;Amin Madoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Righetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Dorothee Ayata" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02434" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230337v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Maas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Johnson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230320v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230351v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157945v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517082v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022865v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>