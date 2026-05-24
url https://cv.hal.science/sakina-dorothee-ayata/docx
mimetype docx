--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,12923 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12871 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sakina-Dorothée Ayata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en écologie marine à Sorbonne Université (SU), titulaire d'une chaire de médiation scientifique à l'Institut Universitaire de France (IUF).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sakina-dorothee-ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3226-9779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157138178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">281771978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=zVgZ6sgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432734156</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/GYA-2451-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'étudie la biogéographie et la diversité fonctionnelle du plancton marin, c’est-à-dire des organismes qui dérivent au grès des courants. Pour cela, j'utilise une approche basée sur la description de caractéristiques individuelles (ou &amp;quot;traits fonctionnels&amp;quot;) pour comprendre la structuration de la biodiversité planctonique, sa réponse au changement global, et son impact sur le fonctionnement des écosystèmes. Le but de mes travaux est de mieux comprendre le lien entre biodiversité et fonctionnement des écosystèmes pélagiques à plusieurs échelles spatio-temporelles. Pour répondre à ces questions, j'utilise des outils numériques (statistique, apprentissage automatique, modèle dynamique) et j'analyse de grands jeux de données (occurrence, imagerie quantitative, génomique).Je pilote actuellement le projet ANR PRC Traitzoo (Biogéographie des traits et diversité fonctionnelle du mésozooplancton marin : données à haut débit (imagerie, -omique), apprentissage machine, et modélisation numérique) et l'équipe-Projet FORMAL (From Observing to Modelling Ocean Life) de l'Institut des Sciences du Calcul et des Données (ISCD) de Sorbonne Université.Je suis également très investie dans la médiation scientifique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small in the heat, transparent in the bloom : copepod morphological responses in the California upwelling ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Tournier-Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Dorothée-Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (1), pp.fbaf070. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbaf070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.fbae078. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways for converting zooplankton traits to ecological insights are paved with findable, accessible, interoperable, and reusable (FAIR) data practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Titocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiziana Durazzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsaf017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term plankton and environmental monitoring dataset from the marine protected area of the Iroise Marine Natural Park (2010–2023) in the Iroise Sea, North Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Drago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatriz Beker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), pp.6583-6600. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-17-6583-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403612v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best practices for AI-based image analysis applications in aquatic sciences: The iMagine case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnaz Azmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadijeh Alibabaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjerk Krijger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Accarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.103306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass‐to‐volume ratio as a central continuous functional trait for marine zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (9), pp.2673-2687. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.70171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immeasurable value of plankton to humanity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grigoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menden-Deuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail McQuatters-Gollop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Arhonditsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 0, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biaf049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including different mesozooplankton feeding strategies in a biogeochemical ocean model impacts global ocean biomass and carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Di Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (22), pp.7233-7268. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2025-1465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological modeling of the impact of light intensity and quality on microalgal growth in outdoor high-density open ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.104248. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the role of zooplankton faecal pellets in ocean carbon export flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (10), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsaf180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and taxonomic diversity of mesozooplankton is an important driver of carbon export fluxes in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.e13907. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic potential of photosynthesis in piconanoplankton is functionally redundant but taxonomically structured at a global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavla Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (33), pp.eadl0534. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adl0534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of marine parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavla Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (16), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.07.24.501282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the limits of the unassigned protist microbiome: inferring large-scale spatio-temporal patterns of Syndiniales marine parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavla Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-022-00203-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global biogeography analysis reveals vulnerability of surface marine zooplankton to anthropogenic stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsie M Sunderland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tagliabue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2023.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290 (2011), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic estimation of lipid content from &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt; images of Arctic copepods using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Pasza Storożenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jędrzej Świeżewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbad048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods' true colors: astaxanthin pigmentation as an indicator of fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sünnje Basedow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed‐Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.4489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic differentiation of three pico‐phytoplankton species in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (12), pp.6086-6099. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érica C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482282v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of mesozooplankton community composition and vertical fluxes in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, pp.102717. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning for the Study of Plankton and Marine Snow from Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhugal Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Karp-Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-marine-041921-013023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length, width, shape regularity, and chain structure: time series analysis of phytoplankton morphology from imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Mouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavino Puggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (8), pp.1850-1864. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards omics-based predictions of planktonic functional composition from environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.4361. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24547-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (3), pp.965-994. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya M Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Uitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change may have minor impact on zooplankton functional diversity in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guilhaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Conservation Biogeography in a changing climate, 25 (4), pp.568-581. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixotrophic protists display contrasted biogeographies in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1072-1083. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0340-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do functional groups of planktonic copepods differ in their ecological niches?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Righetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guilhaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothee Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (3), pp.604--616. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating uncertainties in zooplankton composition shifts under climate change scenarios in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guilhaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.02434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical regions of the Mediterranean Sea: an objective multidimensional and multivariate environmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare Incognitum: A Glimpse into Future Plankton Diversity and Ecology Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Chust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Vogt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teofil Nakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.68. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying copepod functional groups from species functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbv096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kaberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zatsepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Arashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95 (1), pp.28-39. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton plasticity drives large variability in carbon fixation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Resplandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (24), pp.8994-9000. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014gl062249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton growth formulation in marine ecosystem models: should we take into account photo-acclimation and variable stoichiometry in oligotrophic areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sainte-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical modelling to investigate the effects of climate change on marine population dispersal and connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.106-113. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effect of abiotic predictors on river diatom co-occurrence networks’ metrics in the context of bioindication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 2025 du Réseau Thématique d’Écologie Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT Ecostat, Apr 2025, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look into copepod’s morphology: in situ imaging reveals links with environment and marine heat waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Tournier-Broer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Biard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2025 Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Mar 2025, Charlotte (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of resilience in ecology: Chosen examples from marine ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude interdisciplinaire &amp; créative : La resilience en mots et en corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisatrice : Julie Vatain-Corfdir, dans le cadre du projet ESTHER, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déformations des diatomées pour évaluer les effets d’une contamination complexe : le cas de la Cleurie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aishwarya Venkataramanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying marine plankton from images and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on ML and plankton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bristol (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity increases with decreasing resources along a zooplankton time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le zooplancton Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Université Laval - Sorbonne Université sur les Sciences Marines Arctiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Omics-Based Predictions of Planktonic Functional Composition From Environmental Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Microbes GRS-Gordon Research Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepods true colors : astaxanthin pigmentation as an indicator of fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking plankton diversity to marine ecosystem functioning through a trait-based approach : from observations to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GreenOcean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Marine Imaging Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the impact of mesozoo- plankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Marine Imaging Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astaxanthin as an indicator of copepod fitness - From indiviudal pigmentation to ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sünnje Linnéa Basedow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Niehoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ICES PICES Early Career Scientist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, St Johns, Newfoundland, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat chance : estimating the lipid content of Arctic zooplankton from in situ images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2 GFÖ EEF, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copepod diversity on carbon export using imaging and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Maas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Hawaii (on line), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mesozooplankton diversity on the ecosystem functioning in the Sargasso Sea, using molecular and imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Perhirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Gossner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Godfrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leocadio Blanco‐bercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are we ready for protist population metagenomics? Challenges to decipher drivers of genetic differentiation in marine planktonic populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fauvelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Marine Connectivity Conference (iMarco/Sea-Unicorn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could color be an indicator of copepod fitness? A focus on carotenoid pigmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Trudnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sünnje L. Basedow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and exploiting new tools for functional trait extraction from in situ plankton images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Orenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What could be the future of marine ecosystem modelling ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeoscape french conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Diversity of Phytoplankton: Identification of Traits, Morphological Succession and Periodicities from Imagery in Narragansett Bay, U.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Mouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le deep learning comme extracteur de caractéristiques morphologiques: Application à l’écologie du plancton marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Oliver Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress thermique sur les diatomées benthiques dans le contexte du changement climatique : le cas du microphytobenthos intertidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using species functional traits to explore the potential impacts of climate change(s) on plankton functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guilhaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Adloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMBeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From plankton functional traits to marine ecosystem functions: Assessing functional diversity of plankton communities from high throughput -omics data and its impact on oceanic biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological diversity increases with oligotrophy along a zooplankton time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cailleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Elineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stemmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEcologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rennes, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected shifts in copepod surface communities in the Mediterranean Sea under several climate change scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guilhaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple Adaptive Dynamics model to study the effect of global warming on marine phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Models in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of temperature on phytoplankton growth across the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghjuvan Micaelu Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Mairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Vienna International Conference on Mathematical Modelling — MATHMOD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on planktonic ecoregions of the mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCOBAMS Workshop on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological geography of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMBER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean biodiversity (from phytoplankton to top predators) and present threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A Coruña, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status of Mediterranean marine biodiversity and potential anthropogenic threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARU Sustainability Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping effect of flexible phytoplanktonic C:N ratio on primary production at basin-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Resplandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.9043</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a dynamic biogeochemical division of the Mediterranean Sea in a context of global climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance du phytoplancton et de la production primaire dans les océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'IMREDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bloom triggering in the Southern Ocean : Sensitivity to biological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Llort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tagliabue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop TANGGO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of biogeochemical models with increasing complexity in photosynthesis formulation: the importance of taking into account photoadaptation in marine ecosystem models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Symposium 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the validity of a large-scale joint Species Distribution Model in the marine realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Berhocoïrigoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging co-occurrence networks’ features to improve diatom-based diagnostic tools of river ecological quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE2 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological pump processes are driven by microbial networks in the global oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological modeling of the impact of light quantity and quality on microalgae growth in high-density open ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Noac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing functional diversity of plankton communities from high throughput –omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Bilan et de Prospective du programme LEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoregionalisation of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and biogeography of the copepods in the mediterranean sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reygondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koubbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès Commission Internationale pour l'Exploration Scientifique de la mer Méditerranée (CIESM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the ARTIFACTZ Workshop Artificial intelligence for characterizing plankton traits from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océans et intelligence artificielle, un couple d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Prazuck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 questions sur l’océan: La Sorbonne et la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, 2022, Sorbonne Essais, 979-10-231-0734-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton can investigate crime, affect the climate and influence science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Grigoratou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menden-Deuer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoeukaryotic photosynthetic potential is functionally redundant but taxonomically structured at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavla Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04321429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and mapping plankton genomics data with Blue-Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavla Debeljak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schickele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Marine Imaging Workshop 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Borremans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Durden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Schoening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Curtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luther Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Imaging Workshop. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance relative des facteurs hydroclimatiques et des traits d'histoire de vie sur la dispersion larvaire et la connectivité à différentes échelles spatiales (Manche, Golfe Gascogne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Pierre et Marie Curie - Paris VI, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00517082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du couplage physique-biologie sur la dynamique des écosystèmes pélagiques et la distribution du plancton marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Pierre et Marie Curie (Paris 6), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04022865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12978,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0693003"/>
+    <w:nsid w:val="50CF2CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13209,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sakina-dorothee-ayata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3226-9779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157138178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281771978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432734156" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYA-2451-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Tournier-Broer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e-Ayata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Matteo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1465" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403612v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Beker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6583-2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gossner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Godfrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13907" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wagner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M Sunderland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pasza Storo&#380;enko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej &#346;wie&#380;ewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Basedow" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;Amin Madoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4489" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826722v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Righetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Dorothee Ayata" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13166" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495992v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02434" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv096" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230337v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Maas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Johnson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230320v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230351v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993688v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157945v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517082v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022865v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sakina-dorothee-ayata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3226-9779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157138178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281771978" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zVgZ6sgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432734156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GYA-2451-2022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Tournier-Broer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e-Ayata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaf070" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Titocci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Durazzano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403612v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atriz Beker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-6583-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Azmi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadijeh Alibabaei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Kozlov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjerk Krijger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Accarino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Jaspers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70171" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grigoratou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menden-Deuer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McQuatters-Gollop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Di Matteo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-1465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05285974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac&#8217;h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf180" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gossner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Godfrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leocadio Blanco&#8208;bercial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13907" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavla Debeljak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl0534" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Rizos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.07.24.501282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00203-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Richon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wagner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie M Sunderland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385516v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pasza Storo&#380;enko" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#281;drzej &#346;wie&#380;ewski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbad048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04385576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Basedow" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Trudnowska" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed&#8208;Amin Madoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16171" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102717" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhugal Lindsay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Karp-Boss" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-marine-041921-013023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Mouw" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavino Puggioni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12171" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290250v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24547-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02108192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12857" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0340-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826722v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Righetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guilhaumon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Dorothee Ayata" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13166" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01495992v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02434" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.11.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofil Nakov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00068" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbv096" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996384v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014gl062249" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820981v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.12.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lett" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429209v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703962v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishwarya Venkataramanan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230347v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639094v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230345v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230332v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230324v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje Linn&#233;a Basedow" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailleton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stemmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guidi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Niehoff" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230315v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Orenstein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230337v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Maas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Johnson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230339v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;nnje L. Basedow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Madoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026432v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sonnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Mouw" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234362v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Guyot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jesus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024046v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Benoiston" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026401v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026400v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245900v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghjuvan Micaelu Grimaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Guennec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.05.059" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026418v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026409v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833015v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasparini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848379v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848378v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Llort" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729185v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Berhoco&#239;rigoin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04715745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Noac'H" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018672v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018670v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862387v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993688v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157945v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04321429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00517082v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022865v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>