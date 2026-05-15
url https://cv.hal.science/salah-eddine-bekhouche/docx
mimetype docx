--- v0 (2026-03-17)
+++ v1 (2026-05-15)
@@ -389,295 +389,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RGBD deep multi-scale network for background subtraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihssane Houhou</w:t>
+                <w:t xml:space="preserve">Maarouf Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athmane Zitouni</w:t>
+                <w:t xml:space="preserve">Khaled Bensid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ruichek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kas</w:t>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multimedia Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13735-022-00232-x⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672240v1</w:t>
+                <w:t xml:space="preserve">hal-03679760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+                <w:t xml:space="preserve">RGBD deep multi-scale network for background subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihssane Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+                <w:t xml:space="preserve">Mohamed Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (10), pp.3760. </w:t>
+              <w:t xml:space="preserve">International Journal of Multimedia Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.395-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13735-022-00232-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679760v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyramid multi-level features for facial demographic estimation</w:t>
               </w:r>
@@ -825,77 +825,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving ViBe-based Background Subtraction Techniques Using RGBD Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihssane Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2950-2954, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,630 +2192,748 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLM-PAR: A Vision Language Model for Pedestrian Attribute Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflict-Aware Multimodal Fusion for Ambivalence and Hesitancy Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Herrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481979v1</w:t>
+                <w:t xml:space="preserve">hal-05596258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Arabic Text Retrieval with Attentive Relevance Scoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VLM-PAR: A Vision Language Model for Pedestrian Attribute Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253890v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
+                <w:t xml:space="preserve">Enhanced Arabic Text Retrieval with Attentive Relevance Scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaby Maroun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05253885v1</w:t>
+                <w:t xml:space="preserve">hal-05253890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVPD at QIAS 2025 Shared Task: An Efficient Encoder-Based Approach for Islamic Inheritance Reasoning</w:t>
+                <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cosimo Distante</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253931v1</w:t>
+                <w:t xml:space="preserve">hal-05253885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CVPD at QIAS 2025 Shared Task: An Efficient Encoder-Based Approach for Islamic Inheritance Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C-DiffDet+: Fusing Global Scene Context with Generative Denoising for High-Fidelity Object Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Renó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2962,51 +3080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdeladhim Zidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Boukhari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13163259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Houhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Zitouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-022-00232-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA54004.2022.9786278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouchtati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02319850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS.2019.8807875" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdeladhim Zidi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Boukhari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13163259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihssane Houhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Zitouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13735-022-00232-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA54004.2022.9786278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Ouchtati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02319850v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNAS.2019.8807875" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2017.211" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Herrouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>