--- v0 (2026-03-21)
+++ v1 (2026-05-12)
@@ -169,931 +169,931 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05293850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoheritage management and valorisation: experiences to share between the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative heritage trajectories for caves and karst in the massif des Bauges (France) and M’Goun (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Nehili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Congress of Karst, Speleology and Enhancement of Natural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed V University of Rabat; Moroccan Explorers Society, Nov 2023, Rabat, Morocco. pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change impact on Global Geoparks management: experience sharing from the Massif des Bauges and the M'Goun Geoparks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development : What approach to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achbal Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’Goun UNESCO Geopark (Central High Atlas, Morocco), a lever for sustainable and integrated territorial development: What approach to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference on UNESCO Global Geoparks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Geopark Network; Beni-Mellal Khenifra Regional Council; M'Goun Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PHCT M'Goun-Bauges scientific program: Cross-views on geosite mangement and the mobilisation of local stakeholders in the geoparks of M'Goun (Morocco) and Massif des Bauges (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benzidiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Perrin-Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 10th international conference on Geoparks, 4 to 11 September 2023, in Marrakech and M'Goun Unesco Geopark in Azilal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M'Goun UNESCO Global Geopark, Sep 2023, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS techniques as valuable tools for the cartographic representation of geosites in the Massif des Bauges UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzidiya Khalid</w:t>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hobléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on UNESCO Global Geoparks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216204v1</w:t>
-              </w:r>
-[...743 lines deleted...]
-                <w:t xml:space="preserve">hal-04449676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1150,64 +1150,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Azaitraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,64 +1327,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the effects of quarrying activities on the road network quality: a case study of Benslimane province, Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Kottabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benzidiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Resources Development for Studies and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.169-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1672,51 +1672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05293850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CHAMA005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mabrouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kerdoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05293850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Kottabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CHAMA005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449698v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benzidiya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Perrin-Malterre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nehili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achbal Driss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04348641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benzidiya Khalid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Mabrouk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kerdoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>