--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salam Diab-Duranton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton, Professeure en Linguistique arabeUFR Sociétés Cultures et Langues Etrangères (SoCLE)Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textes arabes et études islamiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'orient en Occident, la voix / voie des proverbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2022, 978-2-7053-4094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée de Georges Bohas. Vers un nouveau paradigme en sciences du langage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Mihai Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 364 p., 2021, Bibliothèque de Grammaire et de Linguistique, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques, Langues, Discours,Pratiques et Interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et des Sciences Humaines, 2016, 978-9954-508-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medias numériques, langues, discours, pratiques et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar &amp; Abderrahmane Amsidder. Publications de l'université Ibn Zohr, 480 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution et créativité lexicales en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7053-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">نحو مقاربة دنيوية للنزاعات في الشرق الأوسط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée: Textes, discours TICs/TICes et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'université Ibn Zohr, 416 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachkar, Abdenbi & Diab Duranton, Salam (dirs), 2014. La Méditerranée : Textes, discours, Tics/Tices et frontières, Publications de l’Université Ibn Zohr, Ouarzazate, 416 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حول لبنان وفلسطين والحوار الإسلامي - المسيحي، مختارات</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée : Textes, discours, Tics/Tices et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Ibn Zohr, 2014, 978-9954-50B-22-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 9 782351 591741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-Zâhir Baybars, volume 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ifpo, pp.398, 2011, 978-2-35159-174-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars, VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, pp.338, 2009, 978-2-351-598461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-dhâhir Baybars. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient vu par Antoine Galland (1646-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyageurs européens en Europe, perception(s), confrontation(s), représentation(s). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de l’islamisme entre archaïsme et contemporanéité ou l’histoire au service de l’idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Denoix; Salam Diab-Duranton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français d'archéologie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7247-1000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères verbaux à préfixe m- dans le parler du Liban-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lausanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges philologiques, historiques et culturelles en l’honneur du Prof. Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes populaires et Printemps arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sémitiques. Mélanges à la mémoire de Philippe Cassuto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2023, 9791032004647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-codage et dynamique lexicale dans le discours protestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Agresti; Jean-Philippe Zouogbo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox populi, vox regni : passions, solidarités et développement social en terrain multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poclande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-203, 2023, Plurilinguisme, 978-2-492327-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emphase et la motivation phonétique chez Ibn Jinnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Submorphologie motivée de Georges Bohas : un nouveau paradigme en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, https://www.honorechampion.com/fr/champion/12421-book-08535624-9782745356246.html, 2021, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAUDEN, F. et WALLER, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Galland (1646-1715) et son Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2020, Antoine Galland (16-46-1715) et son journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVERBES ARABES : HISTOIRE D'UN CORPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salam Diab-Duranton, Georges Kleiber &amp; Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-162, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-luġa al-‘arabiyya luġatu najāḥin wa-infitāḥin ‘alā al-’āḫar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badr Aljabr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kayfa nuširat al-‘arabiyya ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Abdullah Bin Abdulaziz International Center for the Arabic Language Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l’épopée populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali, Ayoub Bouhouhou &amp; Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres textuels, une question d'interprétation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.45-57, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formes lexicales, genre, dénominations et variations dans l’épopée populaire : l’exemple du Roman de Baybars ou Sīrat al-malik al-Ẓāhir », pp. 45-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Ablali, A. Bouhouhou &amp; O. Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas,, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel arabe pour demain ? Les derniers avatars d'une controverse millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejmeddine Khalfallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe moderne : Péripéties et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2015, 978-2-343-0490-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialectes de l’aire arabophone à l’heure des chaînes satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et médias en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-02700-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact et pouvoir des langues : La situation linguistique du syriaque dans la sphère arabophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Colonna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.263-273, 2014, 978-2-35935-106-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأصل والجذر وما وراءهما: أو كيف تساهم اللسانيات الحديثة في تدريس علوم الصوت والدلالة في المعجم العربي</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-ansāqu al-luġawiyyatu wa-al-siyāqātu al-ṯaqāfiyyatu fī ta‘līmi al-luġati al-‘arabiyyati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.319-339, 2014, 995774339-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Baybars, documents pour une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Aigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bilād al-Šām face aux mondes extérieurs. La perception de l'Autre et la représentation du Souverain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ifpo, pp.117-134, 2012, Études arabes, médiévales et modernes, 978-2-35159-197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romanciers contemporains face à la norme linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et marginalités à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010, 978-2-86820-407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kitchen and its etiquette in ancient arabic manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">سلام دياب</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Dar al-Athar al-Islamiyya Iddur 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maf‘al dans le parler du Liban-Sud. Contribution à la connaissance des dialectes libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ifpo.hypotheses.org/12136. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pvzg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique de l’art de la table chez les Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LICARC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 and the educational transformation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Adab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, novembre 2020, https://al-adab.com/article/%D8%A7%D9%84%D9%83%D9%88%D8%B1%D9%88%D9%86%D8%A7-%D9%88%D8%A7%D9%84%D8%AA%D8%AD%D9%88%D9%91%D9%84-%D8%A7%D9%84%D8%AA%D8%B1%D8%A8%D9%88%D9%8A%D9%91-%D9%81%D9%8A-%D9%81%D8%B1%D9%86%D8%B3%D8%A7-%D8%A7%D9%86%D8%B9%D8%B7%D8%A7%D9%81-%D8%AC%D8%B0%D8%B1%D9%8A-%D9%81%D9%8A-%D9%86%D9%82%D9%84-%D8%A7%D9%84%D9%85%D8%B9%D8%B1%D9%81%D8%A9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres en Méditerranée : pratiques, représentations et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, https://journals.openedition.org/ilcea/7364. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.7364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et interprétation dans le lexique de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie arabe contemporaine entre continuité et rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, En deçà et au delà des limites, 1, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La métrique arabe au XIIIe siècle après al-Ḫalīl, LIX, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine. L’exemple d’Adonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la syllabe finale en poésie arabe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LVI, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le chapitre du support et de l’apport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Littératures du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, A propos du préambule au Kitâb de Sibawayhi, 5, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical innovation and linguistic continuum as discursive strategies in the Shiite political discourse in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes et l’Institut de Langues et de Lettres Modernes de l’Université de la Commission de l’Éduction Nationale de Cracovie, May 2024, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères dans le parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX ET PERSPECTIVES DE L’ARABE CONTEMPORAIN ET DES AUTRES LANGUES DANS LE MONDE ARABE ET AU-DELÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, université Lyon 2, université de la Manouba, Mar 2024, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif en arabe : typologie et accord / les grammaires et les faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des phénomènes d’accord en arabe : perspectives linguistiques et implications didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco et Sorbone université, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orient et Orientaux vus par Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES VOYAGEURS EUROPÉENS ET LES LOINTAINS, PERCEPTION(S), CONFRONTATION(S), REPRÉSENTATION(S). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, BnF, Jun 2024, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature populaire : Une expérience de médiation Culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès du Réseau International POCLANDE (Populations, Cultures, Langues et Développement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fès Maroc, Nov 2023, Fès, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la crise au Liban et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès du Gis MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la colère populaire arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du GIS Moyen-Orient &amp; Mondes Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ordonnancement, réversibilité, duplication et autres caractéristiques du parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée, hommage à Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR-ENS Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des médias arabes : crise linguistique ou chronique annoncée de la fin du règne d’une langue standardisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Insaniyyat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Sep 2022, Manouba, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neologisms and Geopolitical Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écriture et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’INALCO; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Ibn Tofaïl (Maroc), Apr 2019, Beyrouh, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syriac and the Quran: From Linguistic Origins to Meaning and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarjmat ma‘ānī al-qur’ān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Al-Jinan Tripoli Liban, Feb 2019, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonétique arabe entre diachronie et synchronie : société et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hayssam Kotob &amp; Randa Naboulsi, Jun 2018, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en arabe dans la recherche et l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Al-Jinan Tripoli Liban, Apr 2018, Beyrouth (Liban), Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectologie et la linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du laboratoire de recherche Langues, Cultures, Dictionnairique et Corporas (LA CUDIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rahma Barbara &amp; Souad Ayachi &amp; Institut français de Fès, Feb 2017, Université Sidi Mohamed Ben Abdellah Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’arabe langue étrangère en France : états de lieu, réalité et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les doctoriales de l'Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Université libanaise, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexicon of Islamism: between archaism and contemporaneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blurring Boundaries -- Arabic Identities Across the Mediterranean and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camelia Suleiman &amp; Marc Bernstein, Nov 2017, Michigan State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-organisation du colloque international « Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baize-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejmeddine Khalfallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2016, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient à la portée de l’Europe. Ou comment la traduction connecte les deux rives de la Méditerranée, l’exemple d’Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Translation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nuwar Diab, Sep 2016, Beyrouth Lebanese Amercian University, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Antoine Galland 1646-1715, célébration du tricentenaire de sa mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Bauden &amp; Richard Waller, Feb 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété linguistique en usage dans la littérature populaire du Mashreq : Stratégies discursives et valeurs socio-culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques du discours : traces langagières et socio-culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Driss Ablabi &amp; Duygu Öztin Passerat, Oct 2015, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l'épopée populaire: l'exemple du Roman de Baybarsou Sīrat al-malik al-Zāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Interpréter selon les genres", Université Cadi Ayyad, Marrakech, 18-20 Avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc. pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épopée populaire du Mashreq, enjeux sociolinguistiques et valeurs référentielles : le cas du Roman de Baybars ou Sīrat al malik al-Ẓāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Popular Culture in the Middle East and North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ifrane, Al-Akhawayn University, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical substitution (ibdāl lughawī) in the light of matrix and etymon theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Language &amp; Literature a Contemporary Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sultan Qabus University, Dec 2012, Mascat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et sémantique dans le lexique de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. école normale supérieure, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERFACES FORME/SENS DANS LE LEXIQUE DE L'ARABE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salam Diab-Duranton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton, Professeure en Linguistique arabeUFR Sociétés Cultures et Langues Etrangères (SoCLE)Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textes arabes et études islamiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'orient en Occident, la voix / voie des proverbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2022, 978-2-7053-4094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée de Georges Bohas. Vers un nouveau paradigme en sciences du langage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Mihai Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 364 p., 2021, Bibliothèque de Grammaire et de Linguistique, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques, Langues, Discours,Pratiques et Interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et des Sciences Humaines, 2016, 978-9954-508-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medias numériques, langues, discours, pratiques et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar &amp; Abderrahmane Amsidder. Publications de l'université Ibn Zohr, 480 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution et créativité lexicales en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7053-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée: Textes, discours TICs/TICes et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'université Ibn Zohr, 416 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">نحو مقاربة دنيوية للنزاعات في الشرق الأوسط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حول لبنان وفلسطين والحوار الإسلامي - المسيحي، مختارات</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachkar, Abdenbi & Diab Duranton, Salam (dirs), 2014. La Méditerranée : Textes, discours, Tics/Tices et frontières, Publications de l’Université Ibn Zohr, Ouarzazate, 416 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée : Textes, discours, Tics/Tices et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Ibn Zohr, 2014, 978-9954-50B-22-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 9 782351 591741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-Zâhir Baybars, volume 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ifpo, pp.398, 2011, 978-2-35159-174-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars, VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, pp.338, 2009, 978-2-351-598461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-dhâhir Baybars. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de l’islamisme entre archaïsme et contemporanéité ou l’histoire au service de l’idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Denoix; Salam Diab-Duranton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français d'archéologie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7247-1000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient vu par Antoine Galland (1646-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyageurs européens en Europe, perception(s), confrontation(s), représentation(s). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères verbaux à préfixe m- dans le parler du Liban-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lausanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges philologiques, historiques et culturelles en l’honneur du Prof. Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes populaires et Printemps arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sémitiques. Mélanges à la mémoire de Philippe Cassuto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2023, 9791032004647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-codage et dynamique lexicale dans le discours protestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Agresti; Jean-Philippe Zouogbo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox populi, vox regni : passions, solidarités et développement social en terrain multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poclande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-203, 2023, Plurilinguisme, 978-2-492327-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emphase et la motivation phonétique chez Ibn Jinnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Submorphologie motivée de Georges Bohas : un nouveau paradigme en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, https://www.honorechampion.com/fr/champion/12421-book-08535624-9782745356246.html, 2021, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAUDEN, F. et WALLER, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Galland (1646-1715) et son Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2020, Antoine Galland (16-46-1715) et son journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVERBES ARABES : HISTOIRE D'UN CORPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salam Diab-Duranton, Georges Kleiber &amp; Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-162, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-luġa al-‘arabiyya luġatu najāḥin wa-infitāḥin ‘alā al-’āḫar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badr Aljabr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kayfa nuširat al-‘arabiyya ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Abdullah Bin Abdulaziz International Center for the Arabic Language Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l’épopée populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali, Ayoub Bouhouhou &amp; Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres textuels, une question d'interprétation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.45-57, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formes lexicales, genre, dénominations et variations dans l’épopée populaire : l’exemple du Roman de Baybars ou Sīrat al-malik al-Ẓāhir », pp. 45-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Ablali, A. Bouhouhou &amp; O. Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas,, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel arabe pour demain ? Les derniers avatars d'une controverse millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejmeddine Khalfallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe moderne : Péripéties et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2015, 978-2-343-0490-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialectes de l’aire arabophone à l’heure des chaînes satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et médias en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-02700-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأصل والجذر وما وراءهما: أو كيف تساهم اللسانيات الحديثة في تدريس علوم الصوت والدلالة في المعجم العربي</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-ansāqu al-luġawiyyatu wa-al-siyāqātu al-ṯaqāfiyyatu fī ta‘līmi al-luġati al-‘arabiyyati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.319-339, 2014, 995774339-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact et pouvoir des langues : La situation linguistique du syriaque dans la sphère arabophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Colonna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.263-273, 2014, 978-2-35935-106-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Baybars, documents pour une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Aigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bilād al-Šām face aux mondes extérieurs. La perception de l'Autre et la représentation du Souverain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ifpo, pp.117-134, 2012, Études arabes, médiévales et modernes, 978-2-35159-197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romanciers contemporains face à la norme linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et marginalités à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010, 978-2-86820-407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kitchen and its etiquette in ancient arabic manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">سلام دياب</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Dar al-Athar al-Islamiyya Iddur 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maf‘al dans le parler du Liban-Sud. Contribution à la connaissance des dialectes libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ifpo.hypotheses.org/12136. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pvzg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique de l’art de la table chez les Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LICARC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 and the educational transformation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Adab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, novembre 2020, https://al-adab.com/article/%D8%A7%D9%84%D9%83%D9%88%D8%B1%D9%88%D9%86%D8%A7-%D9%88%D8%A7%D9%84%D8%AA%D8%AD%D9%88%D9%91%D9%84-%D8%A7%D9%84%D8%AA%D8%B1%D8%A8%D9%88%D9%8A%D9%91-%D9%81%D9%8A-%D9%81%D8%B1%D9%86%D8%B3%D8%A7-%D8%A7%D9%86%D8%B9%D8%B7%D8%A7%D9%81-%D8%AC%D8%B0%D8%B1%D9%8A-%D9%81%D9%8A-%D9%86%D9%82%D9%84-%D8%A7%D9%84%D9%85%D8%B9%D8%B1%D9%81%D8%A9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres en Méditerranée : pratiques, représentations et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, https://journals.openedition.org/ilcea/7364. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.7364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et interprétation dans le lexique de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie arabe contemporaine entre continuité et rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, En deçà et au delà des limites, 1, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La métrique arabe au XIIIe siècle après al-Ḫalīl, LIX, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine. L’exemple d’Adonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la syllabe finale en poésie arabe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LVI, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le chapitre du support et de l’apport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Littératures du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, A propos du préambule au Kitâb de Sibawayhi, 5, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical innovation and linguistic continuum as discursive strategies in the Shiite political discourse in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes et l’Institut de Langues et de Lettres Modernes de l’Université de la Commission de l’Éduction Nationale de Cracovie, May 2024, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères dans le parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX ET PERSPECTIVES DE L’ARABE CONTEMPORAIN ET DES AUTRES LANGUES DANS LE MONDE ARABE ET AU-DELÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, université Lyon 2, université de la Manouba, Mar 2024, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif en arabe : typologie et accord / les grammaires et les faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des phénomènes d’accord en arabe : perspectives linguistiques et implications didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco et Sorbone université, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orient et Orientaux vus par Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES VOYAGEURS EUROPÉENS ET LES LOINTAINS, PERCEPTION(S), CONFRONTATION(S), REPRÉSENTATION(S). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, BnF, Jun 2024, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature populaire : Une expérience de médiation Culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès du Réseau International POCLANDE (Populations, Cultures, Langues et Développement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fès Maroc, Nov 2023, Fès, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la crise au Liban et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès du Gis MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la colère populaire arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du GIS Moyen-Orient &amp; Mondes Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ordonnancement, réversibilité, duplication et autres caractéristiques du parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée, hommage à Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR-ENS Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des médias arabes : crise linguistique ou chronique annoncée de la fin du règne d’une langue standardisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Insaniyyat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Sep 2022, Manouba, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neologisms and Geopolitical Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écriture et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’INALCO; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Ibn Tofaïl (Maroc), Apr 2019, Beyrouh, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syriac and the Quran: From Linguistic Origins to Meaning and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarjmat ma‘ānī al-qur’ān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Al-Jinan Tripoli Liban, Feb 2019, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonétique arabe entre diachronie et synchronie : société et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hayssam Kotob &amp; Randa Naboulsi, Jun 2018, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en arabe dans la recherche et l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Al-Jinan Tripoli Liban, Apr 2018, Beyrouth (Liban), Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectologie et la linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du laboratoire de recherche Langues, Cultures, Dictionnairique et Corporas (LA CUDIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rahma Barbara &amp; Souad Ayachi &amp; Institut français de Fès, Feb 2017, Université Sidi Mohamed Ben Abdellah Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’arabe langue étrangère en France : états de lieu, réalité et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les doctoriales de l'Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Université libanaise, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexicon of Islamism: between archaism and contemporaneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blurring Boundaries -- Arabic Identities Across the Mediterranean and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camelia Suleiman &amp; Marc Bernstein, Nov 2017, Michigan State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-organisation du colloque international « Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baize-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejmeddine Khalfallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2016, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient à la portée de l’Europe. Ou comment la traduction connecte les deux rives de la Méditerranée, l’exemple d’Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Translation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nuwar Diab, Sep 2016, Beyrouth Lebanese Amercian University, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Antoine Galland 1646-1715, célébration du tricentenaire de sa mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Bauden &amp; Richard Waller, Feb 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété linguistique en usage dans la littérature populaire du Mashreq : Stratégies discursives et valeurs socio-culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques du discours : traces langagières et socio-culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Driss Ablabi &amp; Duygu Öztin Passerat, Oct 2015, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l'épopée populaire: l'exemple du Roman de Baybarsou Sīrat al-malik al-Zāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Interpréter selon les genres", Université Cadi Ayyad, Marrakech, 18-20 Avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc. pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épopée populaire du Mashreq, enjeux sociolinguistiques et valeurs référentielles : le cas du Roman de Baybars ou Sīrat al malik al-Ẓāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Popular Culture in the Middle East and North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ifrane, Al-Akhawayn University, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical substitution (ibdāl lughawī) in the light of matrix and etymon theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Language &amp; Literature a Contemporary Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sultan Qabus University, Dec 2012, Mascat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et sémantique dans le lexique de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. école normale supérieure, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERFACES FORME/SENS DANS LE LEXIQUE DE L'ARABE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724710007/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/motcle/antoine-galland/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/proverbes-et-locutions-fig%C3%A9es/1177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amsidder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab Duranton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dar-alfarabi.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachakr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaica.org.sa/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04453676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1575;&#1605; &#1583;&#1610;&#1575;&#1576;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pvzg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04445351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01948651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724710007/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/motcle/antoine-galland/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/proverbes-et-locutions-fig%C3%A9es/1177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amsidder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab Duranton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dar-alfarabi.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachakr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaica.org.sa/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04453676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1575;&#1605; &#1583;&#1610;&#1575;&#1576;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pvzg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04445351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01948651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>