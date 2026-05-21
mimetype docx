--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salam Diab-Duranton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton, Professeure en Linguistique arabeUFR Sociétés Cultures et Langues Etrangères (SoCLE)Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textes arabes et études islamiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'orient en Occident, la voix / voie des proverbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2022, 978-2-7053-4094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée de Georges Bohas. Vers un nouveau paradigme en sciences du langage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Mihai Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 364 p., 2021, Bibliothèque de Grammaire et de Linguistique, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques, Langues, Discours,Pratiques et Interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et des Sciences Humaines, 2016, 978-9954-508-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medias numériques, langues, discours, pratiques et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar &amp; Abderrahmane Amsidder. Publications de l'université Ibn Zohr, 480 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution et créativité lexicales en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7053-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée: Textes, discours TICs/TICes et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'université Ibn Zohr, 416 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">نحو مقاربة دنيوية للنزاعات في الشرق الأوسط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حول لبنان وفلسطين والحوار الإسلامي - المسيحي، مختارات</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachkar, Abdenbi & Diab Duranton, Salam (dirs), 2014. La Méditerranée : Textes, discours, Tics/Tices et frontières, Publications de l’Université Ibn Zohr, Ouarzazate, 416 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée : Textes, discours, Tics/Tices et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Ibn Zohr, 2014, 978-9954-50B-22-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 9 782351 591741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-Zâhir Baybars, volume 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ifpo, pp.398, 2011, 978-2-35159-174-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars, VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, pp.338, 2009, 978-2-351-598461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-dhâhir Baybars. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de l’islamisme entre archaïsme et contemporanéité ou l’histoire au service de l’idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Denoix; Salam Diab-Duranton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français d'archéologie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7247-1000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient vu par Antoine Galland (1646-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyageurs européens en Europe, perception(s), confrontation(s), représentation(s). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères verbaux à préfixe m- dans le parler du Liban-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lausanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges philologiques, historiques et culturelles en l’honneur du Prof. Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes populaires et Printemps arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sémitiques. Mélanges à la mémoire de Philippe Cassuto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2023, 9791032004647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-codage et dynamique lexicale dans le discours protestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Agresti; Jean-Philippe Zouogbo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox populi, vox regni : passions, solidarités et développement social en terrain multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poclande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-203, 2023, Plurilinguisme, 978-2-492327-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emphase et la motivation phonétique chez Ibn Jinnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Submorphologie motivée de Georges Bohas : un nouveau paradigme en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, https://www.honorechampion.com/fr/champion/12421-book-08535624-9782745356246.html, 2021, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAUDEN, F. et WALLER, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Galland (1646-1715) et son Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2020, Antoine Galland (16-46-1715) et son journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVERBES ARABES : HISTOIRE D'UN CORPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salam Diab-Duranton, Georges Kleiber &amp; Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-162, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-luġa al-‘arabiyya luġatu najāḥin wa-infitāḥin ‘alā al-’āḫar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badr Aljabr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kayfa nuširat al-‘arabiyya ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Abdullah Bin Abdulaziz International Center for the Arabic Language Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l’épopée populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali, Ayoub Bouhouhou &amp; Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres textuels, une question d'interprétation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.45-57, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formes lexicales, genre, dénominations et variations dans l’épopée populaire : l’exemple du Roman de Baybars ou Sīrat al-malik al-Ẓāhir », pp. 45-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Ablali, A. Bouhouhou &amp; O. Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas,, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel arabe pour demain ? Les derniers avatars d'une controverse millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejmeddine Khalfallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe moderne : Péripéties et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2015, 978-2-343-0490-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialectes de l’aire arabophone à l’heure des chaînes satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et médias en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-02700-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأصل والجذر وما وراءهما: أو كيف تساهم اللسانيات الحديثة في تدريس علوم الصوت والدلالة في المعجم العربي</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-ansāqu al-luġawiyyatu wa-al-siyāqātu al-ṯaqāfiyyatu fī ta‘līmi al-luġati al-‘arabiyyati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.319-339, 2014, 995774339-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact et pouvoir des langues : La situation linguistique du syriaque dans la sphère arabophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Colonna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.263-273, 2014, 978-2-35935-106-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Baybars, documents pour une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Aigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bilād al-Šām face aux mondes extérieurs. La perception de l'Autre et la représentation du Souverain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ifpo, pp.117-134, 2012, Études arabes, médiévales et modernes, 978-2-35159-197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romanciers contemporains face à la norme linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et marginalités à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010, 978-2-86820-407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kitchen and its etiquette in ancient arabic manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">سلام دياب</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Dar al-Athar al-Islamiyya Iddur 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maf‘al dans le parler du Liban-Sud. Contribution à la connaissance des dialectes libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ifpo.hypotheses.org/12136. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pvzg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique de l’art de la table chez les Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LICARC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 and the educational transformation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Adab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, novembre 2020, https://al-adab.com/article/%D8%A7%D9%84%D9%83%D9%88%D8%B1%D9%88%D9%86%D8%A7-%D9%88%D8%A7%D9%84%D8%AA%D8%AD%D9%88%D9%91%D9%84-%D8%A7%D9%84%D8%AA%D8%B1%D8%A8%D9%88%D9%8A%D9%91-%D9%81%D9%8A-%D9%81%D8%B1%D9%86%D8%B3%D8%A7-%D8%A7%D9%86%D8%B9%D8%B7%D8%A7%D9%81-%D8%AC%D8%B0%D8%B1%D9%8A-%D9%81%D9%8A-%D9%86%D9%82%D9%84-%D8%A7%D9%84%D9%85%D8%B9%D8%B1%D9%81%D8%A9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres en Méditerranée : pratiques, représentations et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, https://journals.openedition.org/ilcea/7364. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.7364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et interprétation dans le lexique de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie arabe contemporaine entre continuité et rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, En deçà et au delà des limites, 1, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La métrique arabe au XIIIe siècle après al-Ḫalīl, LIX, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine. L’exemple d’Adonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la syllabe finale en poésie arabe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LVI, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le chapitre du support et de l’apport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Littératures du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, A propos du préambule au Kitâb de Sibawayhi, 5, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical innovation and linguistic continuum as discursive strategies in the Shiite political discourse in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes et l’Institut de Langues et de Lettres Modernes de l’Université de la Commission de l’Éduction Nationale de Cracovie, May 2024, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères dans le parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX ET PERSPECTIVES DE L’ARABE CONTEMPORAIN ET DES AUTRES LANGUES DANS LE MONDE ARABE ET AU-DELÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, université Lyon 2, université de la Manouba, Mar 2024, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif en arabe : typologie et accord / les grammaires et les faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des phénomènes d’accord en arabe : perspectives linguistiques et implications didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco et Sorbone université, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orient et Orientaux vus par Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES VOYAGEURS EUROPÉENS ET LES LOINTAINS, PERCEPTION(S), CONFRONTATION(S), REPRÉSENTATION(S). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, BnF, Jun 2024, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature populaire : Une expérience de médiation Culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès du Réseau International POCLANDE (Populations, Cultures, Langues et Développement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fès Maroc, Nov 2023, Fès, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la crise au Liban et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès du Gis MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la colère populaire arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du GIS Moyen-Orient &amp; Mondes Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ordonnancement, réversibilité, duplication et autres caractéristiques du parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée, hommage à Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR-ENS Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des médias arabes : crise linguistique ou chronique annoncée de la fin du règne d’une langue standardisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Insaniyyat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Sep 2022, Manouba, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neologisms and Geopolitical Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écriture et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’INALCO; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Ibn Tofaïl (Maroc), Apr 2019, Beyrouh, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syriac and the Quran: From Linguistic Origins to Meaning and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarjmat ma‘ānī al-qur’ān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Al-Jinan Tripoli Liban, Feb 2019, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonétique arabe entre diachronie et synchronie : société et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hayssam Kotob &amp; Randa Naboulsi, Jun 2018, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en arabe dans la recherche et l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Al-Jinan Tripoli Liban, Apr 2018, Beyrouth (Liban), Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectologie et la linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du laboratoire de recherche Langues, Cultures, Dictionnairique et Corporas (LA CUDIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rahma Barbara &amp; Souad Ayachi &amp; Institut français de Fès, Feb 2017, Université Sidi Mohamed Ben Abdellah Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’arabe langue étrangère en France : états de lieu, réalité et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les doctoriales de l'Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Université libanaise, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexicon of Islamism: between archaism and contemporaneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blurring Boundaries -- Arabic Identities Across the Mediterranean and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camelia Suleiman &amp; Marc Bernstein, Nov 2017, Michigan State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-organisation du colloque international « Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baize-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejmeddine Khalfallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2016, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient à la portée de l’Europe. Ou comment la traduction connecte les deux rives de la Méditerranée, l’exemple d’Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Translation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nuwar Diab, Sep 2016, Beyrouth Lebanese Amercian University, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Antoine Galland 1646-1715, célébration du tricentenaire de sa mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Bauden &amp; Richard Waller, Feb 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété linguistique en usage dans la littérature populaire du Mashreq : Stratégies discursives et valeurs socio-culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques du discours : traces langagières et socio-culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Driss Ablabi &amp; Duygu Öztin Passerat, Oct 2015, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l'épopée populaire: l'exemple du Roman de Baybarsou Sīrat al-malik al-Zāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Interpréter selon les genres", Université Cadi Ayyad, Marrakech, 18-20 Avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc. pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épopée populaire du Mashreq, enjeux sociolinguistiques et valeurs référentielles : le cas du Roman de Baybars ou Sīrat al malik al-Ẓāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Popular Culture in the Middle East and North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ifrane, Al-Akhawayn University, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical substitution (ibdāl lughawī) in the light of matrix and etymon theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Language &amp; Literature a Contemporary Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sultan Qabus University, Dec 2012, Mascat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et sémantique dans le lexique de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. école normale supérieure, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERFACES FORME/SENS DANS LE LEXIQUE DE L'ARABE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.62790697674px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salam Diab-Duranton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton, Professeure en Linguistique arabeUFR Sociétés Cultures et Langues Etrangères (SoCLE)Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Denoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFAO. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFAO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Textes arabes et études islamiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'orient en Occident, la voix / voie des proverbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.304, 2022, 978-2-7053-4094-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée de Georges Bohas. Vers un nouveau paradigme en sciences du langage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Leeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Alloush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bottineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Mihai Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 364 p., 2021, Bibliothèque de Grammaire et de Linguistique, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias numériques, Langues, Discours,Pratiques et Interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté des Lettres et des Sciences Humaines, 2016, 978-9954-508-45-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medias numériques, langues, discours, pratiques et interculturalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Amsidder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar &amp; Abderrahmane Amsidder. Publications de l'université Ibn Zohr, 480 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution et créativité lexicales en arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-7053-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée : Textes, discours, Tics/Tices et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Ibn Zohr, 2014, 978-9954-50B-22-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">حول لبنان وفلسطين والحوار الإسلامي - المسيحي، مختارات</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachkar, Abdenbi & Diab Duranton, Salam (dirs), 2014. La Méditerranée : Textes, discours, Tics/Tices et frontières, Publications de l’Université Ibn Zohr, Ouarzazate, 416 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée: Textes, discours TICs/TICes et frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l'université Ibn Zohr, 416 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">نحو مقاربة دنيوية للنزاعات في الشرق الأوسط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dar Al-Farabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 786144321614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 9 782351 591741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-Zâhir Baybars, volume 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Ifpo, pp.398, 2011, 978-2-35159-174-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sīrat al-malik al-Zâhir Baybars, VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8, pp.338, 2009, 978-2-351-598461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sîrat al-malik al-dhâhir Baybars. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFPO, Pagination non précisée, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique de l’islamisme entre archaïsme et contemporanéité ou l’histoire au service de l’idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Denoix; Salam Diab-Duranton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations et symbolique de la guerre et de la paix dans le monde arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français d'archéologie orientale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7247-1000-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Orient vu par Antoine Galland (1646-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyageurs européens en Europe, perception(s), confrontation(s), représentation(s). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères verbaux à préfixe m- dans le parler du Liban-Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lausanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges philologiques, historiques et culturelles en l’honneur du Prof. Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes populaires et Printemps arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sémitiques. Mélanges à la mémoire de Philippe Cassuto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2023, 9791032004647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo-codage et dynamique lexicale dans le discours protestataire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Agresti; Jean-Philippe Zouogbo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox populi, vox regni : passions, solidarités et développement social en terrain multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poclande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-203, 2023, Plurilinguisme, 978-2-492327-20-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04473852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emphase et la motivation phonétique chez Ibn Jinnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Submorphologie motivée de Georges Bohas : un nouveau paradigme en sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, https://www.honorechampion.com/fr/champion/12421-book-08535624-9782745356246.html, 2021, 9782745356246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAUDEN, F. et WALLER, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antoine Galland (1646-1715) et son Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2020, Antoine Galland (16-46-1715) et son journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVERBES ARABES : HISTOIRE D'UN CORPUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salam Diab-Duranton, Georges Kleiber &amp; Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proverbes et locutions figées : description et argumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-162, 2019, 978-2-7053-4014-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-luġa al-‘arabiyya luġatu najāḥin wa-infitāḥin ‘alā al-’āḫar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badr Aljabr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kayfa nuširat al-‘arabiyya ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">King Abdullah Bin Abdulaziz International Center for the Arabic Language Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l’épopée populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Driss Ablali, Ayoub Bouhouhou &amp; Ouidad Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les genres textuels, une question d'interprétation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.45-57, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formes lexicales, genre, dénominations et variations dans l’épopée populaire : l’exemple du Roman de Baybars ou Sīrat al-malik al-Ẓāhir », pp. 45-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Ablali, A. Bouhouhou &amp; O. Tebbaa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter selon les genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas,, 2015, 978-2-35935-132-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel arabe pour demain ? Les derniers avatars d'une controverse millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nejmeddine Khalfallah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arabe moderne : Péripéties et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, 2015, 978-2-343-0490-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact et pouvoir des langues : La situation linguistique du syriaque dans la sphère arabophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Colonna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.263-273, 2014, 978-2-35935-106-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأصل والجذر وما وراءهما: أو كيف تساهم اللسانيات الحديثة في تدريس علوم الصوت والدلالة في المعجم العربي</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-ansāqu al-luġawiyyatu wa-al-siyāqātu al-ṯaqāfiyyatu fī ta‘līmi al-luġati al-‘arabiyyati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.319-339, 2014, 995774339-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dialectes de l’aire arabophone à l’heure des chaînes satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdenbi Lachkar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, cultures et médias en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014, 978-2-343-02700-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roman de Baybars, documents pour une réédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Aigle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bilād al-Šām face aux mondes extérieurs. La perception de l'Autre et la représentation du Souverain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ifpo, pp.117-134, 2012, Études arabes, médiévales et modernes, 978-2-35159-197-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les romanciers contemporains face à la norme linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et marginalités à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010, 978-2-86820-407-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kitchen and its etiquette in ancient arabic manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">سلام دياب</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Dar al-Athar al-Islamiyya Iddur 52</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maf‘al dans le parler du Liban-Sud. Contribution à la connaissance des dialectes libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les carnets de l'Ifpo. La recherche en train de se faire à l'Institut français du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://ifpo.hypotheses.org/12136. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/pvzg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique de l’art de la table chez les Arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, LICARC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid 19 and the educational transformation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Adab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, novembre 2020, https://al-adab.com/article/%D8%A7%D9%84%D9%83%D9%88%D8%B1%D9%88%D9%86%D8%A7-%D9%88%D8%A7%D9%84%D8%AA%D8%AD%D9%88%D9%91%D9%84-%D8%A7%D9%84%D8%AA%D8%B1%D8%A8%D9%88%D9%8A%D9%91-%D9%81%D9%8A-%D9%81%D8%B1%D9%86%D8%B3%D8%A7-%D8%A7%D9%86%D8%B9%D8%B7%D8%A7%D9%81-%D8%AC%D8%B0%D8%B1%D9%8A-%D9%81%D9%8A-%D9%86%D9%82%D9%84-%D8%A7%D9%84%D9%85%D8%B9%D8%B1%D9%81%D8%A9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des genres en Méditerranée : pratiques, représentations et transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, https://journals.openedition.org/ilcea/7364. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.7364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarité et interprétation dans le lexique de l'arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie arabe contemporaine entre continuité et rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, En deçà et au delà des limites, 1, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La métrique arabe au XIIIe siècle après al-Ḫalīl, LIX, pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la métrique dans la poésie arabe contemporaine. L’exemple d’Adonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/beo.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de la syllabe finale en poésie arabe moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LVI, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le chapitre du support et de l’apport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et Littératures du Monde Arabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, A propos du préambule au Kitâb de Sibawayhi, 5, pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quadrilitères dans le parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ÉTAT DES LIEUX ET PERSPECTIVES DE L’ARABE CONTEMPORAIN ET DES AUTRES LANGUES DANS LE MONDE ARABE ET AU-DELÀ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, université Lyon 2, université de la Manouba, Mar 2024, St-Martin d'Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical innovation and linguistic continuum as discursive strategies in the Shiite political discourse in Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes et l’Institut de Langues et de Lettres Modernes de l’Université de la Commission de l’Éduction Nationale de Cracovie, May 2024, Cracovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif en arabe : typologie et accord / les grammaires et les faits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des phénomènes d’accord en arabe : perspectives linguistiques et implications didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inalco et Sorbone université, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orient et Orientaux vus par Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES VOYAGEURS EUROPÉENS ET LES LOINTAINS, PERCEPTION(S), CONFRONTATION(S), REPRÉSENTATION(S). 1600-1840</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, BnF, Jun 2024, Paris (Bibliothèque Nationale de France et Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature populaire : Une expérience de médiation Culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès du Réseau International POCLANDE (Populations, Cultures, Langues et Développement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Fès Maroc, Nov 2023, Fès, Maroc, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la crise au Liban et en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès du Gis MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la colère populaire arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès du GIS Moyen-Orient &amp; Mondes Musulmans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des médias arabes : crise linguistique ou chronique annoncée de la fin du règne d’une langue standardisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Insaniyyat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS MOMM, Sep 2022, Manouba, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ordonnancement, réversibilité, duplication et autres caractéristiques du parler libanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La submorphologie motivée, hommage à Georges Bohas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR-ENS Lyon, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neologisms and Geopolitical Evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">écriture et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’INALCO; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Ibn Tofaïl (Maroc), Apr 2019, Beyrouh, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syriac and the Quran: From Linguistic Origins to Meaning and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tarjmat ma‘ānī al-qur’ān</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Al-Jinan Tripoli Liban, Feb 2019, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phonétique arabe entre diachronie et synchronie : société et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral de l’Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hayssam Kotob &amp; Randa Naboulsi, Jun 2018, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique en arabe dans la recherche et l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique dans les modèles éducatifs : réalités, défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libanaise; Université du Saint-Esprit du Kaslik (USEK-Liban); Université Al-Jinan Tripoli Liban, Apr 2018, Beyrouth (Liban), Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’arabe langue étrangère en France : états de lieu, réalité et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les doctoriales de l'Ecole doctorale des Lettres &amp; des Sciences Humaines et Sociales de l'Université libanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Université libanaise, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectologie et la linguistique arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral du laboratoire de recherche Langues, Cultures, Dictionnairique et Corporas (LA CUDIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rahma Barbara &amp; Souad Ayachi &amp; Institut français de Fès, Feb 2017, Université Sidi Mohamed Ben Abdellah Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexicon of Islamism: between archaism and contemporaneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blurring Boundaries -- Arabic Identities Across the Mediterranean and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Camelia Suleiman &amp; Marc Bernstein, Nov 2017, Michigan State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-organisation du colloque international « Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baize-Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejmeddine Khalfallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procédés néologiques dans le vocabulaire politique arabe contemporain écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2016, Nancy (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient à la portée de l’Europe. Ou comment la traduction connecte les deux rives de la Méditerranée, l’exemple d’Antoine Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Translation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nuwar Diab, Sep 2016, Beyrouth Lebanese Amercian University, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété linguistique en usage dans la littérature populaire du Mashreq : Stratégies discursives et valeurs socio-culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques du discours : traces langagières et socio-culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Driss Ablabi &amp; Duygu Öztin Passerat, Oct 2015, Izmir, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduttore, traditore ? Antoine Galland traducteur de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Antoine Galland 1646-1715, célébration du tricentenaire de sa mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Bauden &amp; Richard Waller, Feb 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes lexicales, genre, dénominations et variations dans l'épopée populaire: l'exemple du Roman de Baybarsou Sīrat al-malik al-Zāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenbi Lachkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Interpréter selon les genres", Université Cadi Ayyad, Marrakech, 18-20 Avril 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marrakech, Maroc. pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épopée populaire du Mashreq, enjeux sociolinguistiques et valeurs référentielles : le cas du Roman de Baybars ou Sīrat al malik al-Ẓāhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Popular Culture in the Middle East and North Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ifrane, Al-Akhawayn University, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical substitution (ibdāl lughawī) in the light of matrix and etymon theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabic Language &amp; Literature a Contemporary Vision Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sultan Qabus University, Dec 2012, Mascat, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01971011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonétique et sémantique dans le lexique de l’arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. école normale supérieure, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01969484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERFACES FORME/SENS DANS LE LEXIQUE DE L'ARABE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Diab-Duranton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Franche-Comté (UFC), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01948651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724710007/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/motcle/antoine-galland/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/proverbes-et-locutions-fig%C3%A9es/1177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amsidder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab Duranton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051313v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dar-alfarabi.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachakr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaica.org.sa/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04453676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1575;&#1605; &#1583;&#1610;&#1575;&#1576;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pvzg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04445351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01948651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969501v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Denoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab-Duranton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724710007/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/motcle/antoine-galland/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Leeman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Alloush" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Mihai Dat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/livre/proverbes-et-locutions-fig%C3%A9es/1177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Amsidder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Diab Duranton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geuthner.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dar-alfarabi.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123452v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenbi Lachakr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bohas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812027v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04473852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoireplurilinguisme.eu/les-actions/collection-plurilinguisme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kaica.org.sa/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970184v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04453676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1575;&#1605; &#1583;&#1610;&#1575;&#1576;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pvzg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04445351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.7364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.188" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811921v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811951v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970662v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baize-Varin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01969484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01948651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>