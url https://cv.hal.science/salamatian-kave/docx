--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -986,395 +986,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein structural robustness to mutations: an in silico investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing and Modeling User Behavior in a Large-scale Mobile Live Streaming System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Achoch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Feverati</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP06091E⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2595325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237924v1</w:t>
+                <w:t xml:space="preserve">hal-01377982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Path Isolation for Elephant and Mice Flows by Exploiting Path Diversity in Datacenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Zhongcheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (1), pp.5-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSM.2016.2517087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Modeling User Behavior in a Large-scale Mobile Live Streaming System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenyu Li</w:t>
+                <w:t xml:space="preserve">Protein structural robustness to mutations: an in silico investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Achoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Dorantes-Gilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Wymant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+                <w:t xml:space="preserve">Giovanni Feverati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phys. Chem. Chem. Phys., 16, pp.13770-13780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2595325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP06091E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377982v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Online Social Networks on Health and Health Systems: A Scoping Review and Case Studies</w:t>
               </w:r>
@@ -1605,1152 +1605,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on penser une cybergéographie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Best Basis for Joint Representation: the Median of Marginal Best Bases for Low Cost Information Exchanges in Distributed Signal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robine Jéremy</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Available online, pp.ISSN 0020-0255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087377v1</w:t>
+                <w:t xml:space="preserve">hal-01018845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Hardware Architecture for High-speed IP Lookups and Fast Route Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingke Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (3), pp.957 - 969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2013.2266665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Basis for Joint Representation: the Median of Marginal Best Bases for Low Cost Information Exchanges in Distributed Signal Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+                <w:t xml:space="preserve">FUTURE INTERNET THEORY, DESIGN AND DEPLOYMENT: FROM SOFTWARE-DEFINED NETWORK TO CLEAN SLATE POST-IP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Mingwei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Haiyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">China Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (7), pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01018845v1</w:t>
+                <w:t xml:space="preserve">hal-01163678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUTURE INTERNET THEORY, DESIGN AND DEPLOYMENT: FROM SOFTWARE-DEFINED NETWORK TO CLEAN SLATE POST-IP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
+                <w:t xml:space="preserve">Practical Bloom filter based epidemic forwarding and congestion control in DTNs: A comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Marandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Faghi Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sun Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Communications Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.98-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163678v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Bloom filter based epidemic forwarding and congestion control in DTNs: A comparative analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on penser une cybergéographie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robine Jéremy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cyberespace : enjeux géopolitiques, 152-153, pp.123-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2014.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01054039v1</w:t>
+                <w:t xml:space="preserve">hal-01087377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for P2P Mobile Video System over Wireless Broadband Networks: A Practical Study of Challenges for a Mobile Video Provider</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internet et la réinvention de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelle revue de Géopolitque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.40-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813588v1</w:t>
+                <w:t xml:space="preserve">hal-01087378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet et la réinvention de la géographie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THash: A Practical Network Optimization Scheme for DHT-based P2P Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de Géopolitque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (9), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2013.SUP.0513034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087378v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THash: A Practical Network Optimization Scheme for DHT-based P2P Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social Connections in User-Generated Content Video Systems: Analysis and Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salamatian Kavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2013.SUP.0513034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2012.100512.120233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876543v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Connections in User-Generated Content Video Systems: Analysis and Recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile video popularity distributions and the potential of peer-assisted video delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.70-83. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (11), pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2012.100512.120233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2013.6658663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945469v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile video popularity distributions and the potential of peer-assisted video delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiali Lin</w:t>
+                <w:t xml:space="preserve">The Case for P2P Mobile Video System over Wireless Broadband Networks: A Practical Study of Challenges for a Mobile Video Provider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (11), pp.120-126. </w:t>
+              <w:t xml:space="preserve">IEEE Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.22-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2013.6658663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MNET.2013.6485092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945203v1</w:t>
+                <w:t xml:space="preserve">hal-00813588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Predicting the Popularity of Online Contents with Cox Proportional Hazard Regression Model</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingke Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (7), pp.71-77</w:t>
@@ -3701,51 +3701,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3843,176 +3843,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEcons: A New Consensus Approach Using Multi-Text Representations for Clustering Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafika Boutalbi</w:t>
+                <w:t xml:space="preserve">Towards a More Efficient Sinkhorn Distance Computation in Neural Topic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Telisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM24: 33rd ACM International Conference on Information and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN64981.2025.11227832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741799v1</w:t>
+                <w:t xml:space="preserve">hal-05597292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Tensor Clustering for Multiple Graphs Representation</w:t>
+                <w:t xml:space="preserve">IEcons: A New Consensus Approach Using Multi-Text Representations for Clustering Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boutalbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Boutalbi</w:t>
@@ -4022,1658 +4031,1675 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kave Salamatian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Telisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM Web Conference 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIKM24: 33rd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, BOISE, United States. pp.613 - 616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547942v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Cadereau</w:t>
+                <w:t xml:space="preserve">Hierarchical Tensor Clustering for Multiple Graphs Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boutalbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Boutalbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kave Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM Web Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapoore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589335.3651519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772570v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Boutalbi</w:t>
+                <w:t xml:space="preserve">LLM-centric pipeline for information extraction from invoices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visar Sylejmani</w:t>
+                <w:t xml:space="preserve">Sarah Cadereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kave Salamatian</w:t>
+                <w:t xml:space="preserve">Mattéo Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Foundation and Large Language Models (FLLM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169863v1</w:t>
+                <w:t xml:space="preserve">hal-04772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERT4CTR: An Efficient Framework to Combine Pre-trained Language Model with Non-textual Features for CTR Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Clustering Approach Combining Lines and Text Detection for Table Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boutalbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visar Sylejmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dardouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Wang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kave Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDD '23: The 29th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VINALDO: Machine vision and NLP for Document Analysis : 1st International Workshop, in conjunction with ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219746v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Supplementary NLP Features for CTR Prediction in Sponsored Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">BERT4CTR: An Efficient Framework to Combine Pre-trained Language Model with Non-textual Features for CTR Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunqing Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KDD '22: The 28th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3534678.3539064⟩</w:t>
+              <w:t xml:space="preserve">KDD '23: The 29th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Long Beach CA USA, France. pp.5039-5050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3580305.3599780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219734v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic and geopolitical implication of Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Barford</w:t>
+                <w:t xml:space="preserve">Learning Supplementary NLP Features for CTR Prediction in Sponsored Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoguang Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunqing Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The networking channel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KDD '22: The 28th ACM SIGKDD Conference on Knowledge Discovery and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Washington DC USA, United States. pp.4010-4020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3534678.3539064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173432v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran, Master Class</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Strategic and geopolitical implication of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Limonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loqman Salamatian</w:t>
+                <w:t xml:space="preserve">Paul Barford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international de la Cybersécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">The networking channel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serge Fdida; Sorbonne Université; EC EMPOWER, Sep 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176339v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the fragmentation of the Internet: the case of the Border Gateway Protocol (BGP) during the Ukrainian crisis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Limonier</w:t>
+                <w:t xml:space="preserve">Baking the ruleset: A heat propagation relaxation to packet classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Cyber Conflict (CyCon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IFIP Networking Conference, Networking 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249845v1</w:t>
+                <w:t xml:space="preserve">hal-03774552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baking the ruleset: A heat propagation relaxation to packet classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Propagation of Russian Content on the Web in the 2020 Primaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Limonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyi Zhang</w:t>
+                <w:t xml:space="preserve">Bruce Cain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IFIP Networking Conference, Networking 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">American Political Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Political Science Association (APSA), Sep 2020, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774552v1</w:t>
+                <w:t xml:space="preserve">hal-04173441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Propagation of Russian Content on the Web in the 2020 Primaries</w:t>
+                <w:t xml:space="preserve">Measuring the fragmentation of the Internet: the case of the Border Gateway Protocol (BGP) during the Ukrainian crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Limonier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pétiniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Cain</w:t>
+                <w:t xml:space="preserve">Loqman Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Limonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Political Science Association Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Cyber Conflict (CyCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.157-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CyCon49761.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173441v1</w:t>
+                <w:t xml:space="preserve">hal-04249845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran, Master Class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Limonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loqman Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Limonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connected Life Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford Internet Institute, Jun 2019, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum international de la Cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176341v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Bloom Filter-based Routing Protocols for Information-Centric Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Thomos</w:t>
+                <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loqman Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Limonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computer Communications (ISCC'18).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">Connected Life Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Internet Institute, Jun 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872303v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Accurate Inference of Web Activities from Passive DNS Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+                <w:t xml:space="preserve">A Comparative Analysis of Bloom Filter-based Routing Protocols for Information-Centric Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Marandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kave Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Thomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWQoS'18 - IEEE/ACM International Symposium on Quality of Service</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Banff, Canada</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computer Communications (ISCC'18).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872310v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling automatic composition and verification of service function chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Wang</w:t>
+                <w:t xml:space="preserve">Toward Accurate Inference of Web Activities from Passive DNS Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxiu Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kave Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/ACM 25th International Symposium on Quality of Service (IWQoS), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vilanova i la Geltru, Spain</w:t>
+              <w:t xml:space="preserve">IWQoS'18 - IEEE/ACM International Symposium on Quality of Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617175v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BFR: A bloom filter-based routing approach for information-centric networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Marandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Thomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IFIP Networking Conference (IFIP Networking) and Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Stockholm, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5701,4125 +5727,4068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent flow migration for NFV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Enabling automatic composition and verification of service function chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 24th International Conference on Network Protocols (ICNP), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">2017 IEEE/ACM 25th International Symposium on Quality of Service (IWQoS), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilanova i la Geltru, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617158v1</w:t>
+                <w:t xml:space="preserve">hal-01617175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adwords management for third-parties in SEM: An optimisation model and the potential of Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dong Wang</w:t>
+                <w:t xml:space="preserve">Transparent flow migration for NFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2016 - The 35th Annual IEEE International Conference on Computer Communications, </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 24th International Conference on Network Protocols (ICNP), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2016.7524581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377984v1</w:t>
+                <w:t xml:space="preserve">hal-01617158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Investigation of User Privacy Leakage to Android Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adwords management for third-parties in SEM: An optimisation model and the potential of Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCN 2016 - 25th International Conference on Computer Communication and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCCN.2016.7568475⟩</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2016 - The 35th Annual IEEE International Conference on Computer Communications, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2016.7524581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377991v1</w:t>
+                <w:t xml:space="preserve">hal-01377984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of digital social networks on health and health systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+                <w:t xml:space="preserve">A Comprehensive Investigation of User Privacy Leakage to Android Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Yuming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deng Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Libo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Dajiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE INTERNET, POLICY &amp; POLITICS CONFERENCES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCN 2016 - 25th International Conference on Computer Communication and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2016, Hawai, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2016.7568475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235197v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Behavior Characterization of a Large-scale Mobile Live Streaming System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+                <w:t xml:space="preserve">Impact of digital social networks on health and health systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doberman Tim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Thorogood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson Samantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on World Wide Web</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE INTERNET, POLICY &amp; POLITICS CONFERENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2740908.2743054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235196v1</w:t>
+                <w:t xml:space="preserve">hal-01235197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-algorithms for Software-Based Packet Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng He</w:t>
+                <w:t xml:space="preserve">User Behavior Characterization of a Large-scale Mobile Live Streaming System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 22nd International Conference on Network Protocols (ICNP), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, North Carolina United States. </w:t>
+              <w:t xml:space="preserve">24th International Conference on World Wide Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy. pp.Pages 307-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICNP.2014.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2740908.2743054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398169v1</w:t>
+                <w:t xml:space="preserve">hal-01235196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards practical use of Bloom Filter based IP lookup in operational network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tong Yang</w:t>
+                <w:t xml:space="preserve">Meta-algorithms for Software-Based Packet Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Operations and Management Symposium (NOMS), 2014 IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838341⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 22nd International Conference on Network Protocols (ICNP), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, North Carolina United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICNP.2014.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054040v1</w:t>
+                <w:t xml:space="preserve">hal-01398169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Science Curriculum construction in EINS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorana Cimpan</w:t>
+                <w:t xml:space="preserve">Towards practical use of Bloom Filter based IP lookup in operational network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruian Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianda Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Web Science Education: Sharing experiences and developing community (WSEDUCATION), ACM Web Science 2014 Conference (WebSci 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Network Operations and Management Symposium (NOMS), 2014 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066520v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein subunit association: NOT a social network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internet Science Curriculum construction in EINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+                <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lesieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Approaches to Bioinformation systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Workshop Web Science Education: Sharing experiences and developing community (WSEDUCATION), ACM Web Science 2014 Conference (WebSci 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bloominghton, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191690v1</w:t>
+                <w:t xml:space="preserve">hal-01066520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the geographic patterns of a large-scale mobile video-on-demand system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiali Lin</w:t>
+                <w:t xml:space="preserve">Protein subunit association: NOT a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Achoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Feverati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Jin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE INFOCOM conference (INFOCOM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Approaches to Bioinformation systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, belgrade, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066515v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at Forwarding Information Base compression via mathematical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tong Yang</w:t>
+                <w:t xml:space="preserve">On the geographic patterns of a large-scale mobile video-on-demand system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Operations and Management Symposium (NOMS), 2014 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.1-4, </w:t>
+              <w:t xml:space="preserve">33rd IEEE INFOCOM conference (INFOCOM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.397-405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFOCOM.2014.6847962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054041v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward predictable performance in decision tree based packet classification algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peng He</w:t>
+                <w:t xml:space="preserve">A fresh look at Forwarding Information Base compression via mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salamatian Kavé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE Workshop on Local &amp; Metropolitan Area Networks (LANMAN), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Network Operations and Management Symposium (NOMS), 2014 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Krakow, Poland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LANMAN.2013.6528270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945467v1</w:t>
+                <w:t xml:space="preserve">hal-01054041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient fingerprint extraction for high performance Intrusion Detection System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyang Jiang</w:t>
+                <w:t xml:space="preserve">Toward predictable performance in decision tree based packet classification algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE Workshop on Local &amp; Metropolitan Area Networks (LANMAN), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LANMAN.2013.6528270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164468v1</w:t>
+                <w:t xml:space="preserve">hal-00945467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable TCAM-based regular expression matching with compressed finite automata</w:t>
+                <w:t xml:space="preserve">Efficient fingerprint extraction for high performance Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linxuan Ding</w:t>
+                <w:t xml:space="preserve">Haiyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding ANCS '13 Proceedings of the ninth ACM/IEEE symposium on Architectures for networking and communications systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Jose, United States. pp.83-94</w:t>
+              <w:t xml:space="preserve">2013 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2013, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945208v1</w:t>
+                <w:t xml:space="preserve">hal-01164468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genealogy of information spreading on microblogs: A Galton-Watson-based explicative model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dong Wang</w:t>
+                <w:t xml:space="preserve">Scalable TCAM-based regular expression matching with compressed finite automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linxuan Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosung Park</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+                <w:t xml:space="preserve">Alex Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings IEEE INFOCOM, 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding ANCS '13 Proceedings of the ninth ACM/IEEE symposium on Architectures for networking and communications systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Jose, United States. pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945461v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trie merging approach with incremental updates for virtual routers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layong Luo</w:t>
+                <w:t xml:space="preserve">A genealogy of information spreading on microblogs: A Galton-Watson-based explicative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosung Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mathy</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Infocom, 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6566914⟩</w:t>
+              <w:t xml:space="preserve">Proceedings IEEE INFOCOM, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, TOrino, Italy. pp.2391 - 2399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6567044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945465v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet science: A manifesto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A trie merging approach with incremental updates for virtual routers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layong Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Communication Systems and Networks (COMSNETS), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Bangalore, India. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Infocom, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Turin, Italy. pp.10.1109/INFCOM.2013.6566914, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMSNETS.2013.6465536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6566914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945471v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Balancing by Ruleset Partition for Parallel IDS on Multi-Core Processors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Internet science: A manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks, ICCCN, 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Communication Systems and Networks (COMSNETS), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Bangalore, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMSNETS.2013.6465536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945473v1</w:t>
+                <w:t xml:space="preserve">hal-00945471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-partitioning Approach to Building Fast and Accurate Counting Bloom Filters</w:t>
+                <w:t xml:space="preserve">Load Balancing by Ruleset Partition for Parallel IDS on Multi-Core Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kun Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dafang Zhang</w:t>
+                <w:t xml:space="preserve">Haiyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 27th International Symposium on Parallel &amp; Distributed Processing (IPDPS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Boston, United States. pp.1159-1170</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Communications and Networks, ICCCN, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nassau, Bahamas. pp.1,5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945210v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable high-performance parallel design for network intrusion detection systems on many-core processors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Multi-partitioning Approach to Building Fast and Accurate Counting Bloom Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding ANCS '13 Proceedings of the ninth ACM/IEEE symposium on Architectures for networking and communications systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Jose, United States. pp.137-146</w:t>
+              <w:t xml:space="preserve">2013 IEEE 27th International Symposium on Parallel &amp; Distributed Processing (IPDPS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Boston, United States. pp.1159-1170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945206v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Interest Locality for Peer-Assisted Search in UGC Video Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenyu Li</w:t>
+                <w:t xml:space="preserve">Scalable high-performance parallel design for network intrusion detection systems on many-core processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salamatian Kavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 41st International Conference on Parallel Processing (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Pittsburgh,, United States</w:t>
+              <w:t xml:space="preserve">Proceeding ANCS '13 Proceedings of the ninth ACM/IEEE symposium on Architectures for networking and communications systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Jose, United States. pp.137-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164470v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating and Optimizing IP Lookup on Many core Processors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hongtao Guan</w:t>
+                <w:t xml:space="preserve">Towards TCAM-based scalable virtual routers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Uhlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salamatian Kavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computer Communications and Networks (ICCCN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding CoNEXT '12 Proceedings of the 8th international conference on Emerging networking experiments and technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Nice, France. pp.73-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2413176.2413186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737774v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards TCAM-based scalable virtual routers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layong Luo</w:t>
+                <w:t xml:space="preserve">Analysis and Comparison of Interaction Patterns in Online Social Network and Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiali Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding CoNEXT '12 Proceedings of the 8th international conference on Emerging networking experiments and technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Computer Communications and Networks (ICCCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946575v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Comparison of Interaction Patterns in Online Social Network and Social Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiali Lin</w:t>
+                <w:t xml:space="preserve">Efficient Traffic Flow Measurement for ISP Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dong Wang</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computer Communications and Networks (ICCCN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany. pp.1-7</w:t>
+              <w:t xml:space="preserve">37th Annual IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clearwater, Florida, United States. pp.352-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737767v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Traffic Flow Measurement for ISP Networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Network Optimization for DHT-based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual IEEE Conference on Local Computer Networks (LCN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Proceedings IEEE INFOCOM (INFOCOM'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.1521-1529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2012.6195519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737733v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid IP Lookup Architecture with Fast Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingke Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Proceedings IEEE INFOCOM (INFOCOM'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.2435-2443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2012.6195633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Optimization for DHT-based Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating and Optimizing IP Lookup on Many core Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Proceedings IEEE INFOCOM (INFOCOM'2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Computer Communications and Networks (ICCCN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737831v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Anomaly Detection Technique Using Combined Statistical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ndong</w:t>
+                <w:t xml:space="preserve">Exploiting Interest Locality for Peer-Assisted Search in UGC Video Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Annual Communication Networks and Services Research Conference (CNSR), 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 41st International Conference on Parallel Processing (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pittsburgh,, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620018v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pattern of information diffusion in microblog</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
+                <w:t xml:space="preserve">A Robust Anomaly Detection Technique Using Combined Statistical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The ACM CoNEXT Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.3:1--3:2, </w:t>
+              <w:t xml:space="preserve">Ninth Annual Communication Networks and Services Research Conference (CNSR), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa, Canada. pp.101 - 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2079327.2079330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CNSR.2011.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737836v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Processing-based Anomaly Detection Techniques: A Comparative Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+                <w:t xml:space="preserve">The pattern of information diffusion in microblog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kave Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNET 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of The ACM CoNEXT Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tokyo, Japan. pp.3:1--3:2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2079327.2079330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626901v1</w:t>
+                <w:t xml:space="preserve">hal-00737836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
+                <w:t xml:space="preserve">Signal Processing-based Anomaly Detection Techniques: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenjiro Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNET 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Luxembourg, Luxembourg. pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527124v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
+                <w:t xml:space="preserve">Globs in the Primordial Soup: The Emergence of Connected Crowds in Mobile Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Heimlicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenjiro Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">MobiHoc '10: Proceedings of the eleventh ACM international symposium on Mobile ad hoc networking and computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Chicago, United States. pp.91-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1860093.1860107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527126v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globs in the Primordial Soup: The Emergence of Connected Crowds in Mobile Wireless Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOWARD A POLYMORPHIC FUTURE INTERNET: A NETWORKING SCIENCE APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiHoc '10: Proceedings of the eleventh ACM international symposium on Mobile ad hoc networking and computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITU-T Kaleidoscope 2010, Beyond the Internet? − Innovations for future networks and services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Pune, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527084v1</w:t>
+                <w:t xml:space="preserve">hal-00527099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARD A POLYMORPHIC FUTURE INTERNET: A NETWORKING SCIENCE APPROACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Signal-Processing View on Packet Sampling and Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Brauckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITU-T Kaleidoscope 2010, Beyond the Internet? − Innovations for future networks and services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Pune, India</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE INFOCOM-2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, San Diego, United States. pp.1 - 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527099v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Signal-Processing View on Packet Sampling and Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Brauckhoff</w:t>
+                <w:t xml:space="preserve">Mnemonic Lossy Counting: An Efficient and Accurate Heavy-hitters Identification Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Qiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangxing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE INFOCOM-2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, San Diego, United States. pp.1 - 9</w:t>
+              <w:t xml:space="preserve">29th IEEE International Performance Computing and Communications Conference IPCCC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Albuquerque, United States. IPCC 2010 proceeding</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527132v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mnemonic Lossy Counting: An Efficient and Accurate Heavy-hitters Identification Algorithm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a polymorphic Future Internet: A Networking science approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Performance Computing and Communications Conference IPCCC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Albuquerque, United States. IPCC 2010 proceeding</w:t>
+              <w:t xml:space="preserve">2010 ITU-T Kaleidoscope: Beyond the Internet? - Innovations for Future Networks and Services,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527094v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Model and Predict the Popularity of Online Contents with Explanatory Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Gun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9838,912 +9807,1077 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WI-IAT 2010 - IEEE / WIC / ACM International Conferences on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.623-630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a polymorphic Future Internet: A Networking science approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faving Reciprocity in Content Sharing Communities A comparative analysis of Flickr and Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong Gun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 ITU-T Kaleidoscope: Beyond the Internet? - Innovations for Future Networks and Services,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASONAM 2010 - International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Odense, Denmark. pp.136-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM.2010.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164473v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faving Reciprocity in Content Sharing Communities A comparative analysis of Flickr and Twitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jong Gun Lee</w:t>
+                <w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Silverston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panayotis Antoniadis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+                <w:t xml:space="preserve">Kenjiro Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASONAM 2010 - International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Odense, Denmark. pp.136-143, </w:t>
+              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASONAM.2010.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527137v1</w:t>
+                <w:t xml:space="preserve">hal-00527124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Internet Coordinates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chadi Barakat</w:t>
+                <w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Silverston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenjiro Cho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications and Networks, 2009. ICCCN 2009.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620085v1</w:t>
+                <w:t xml:space="preserve">hal-00527126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying PCA for Traffic Anomaly Detection: Problems and Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Brauckhoff</w:t>
+                <w:t xml:space="preserve">Certified Internet Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Turletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of IEEE INFOCOM 2009,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Communications and Networks, 2009. ICCCN 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620090v1</w:t>
+                <w:t xml:space="preserve">hal-00620085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Extraction in Backbone Networks Using Association Rules</w:t>
+                <w:t xml:space="preserve">Applying PCA for Traffic Anomaly Detection: Problems and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Brauckhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM SIGCOMM conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of IEEE INFOCOM 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rio de Janeiro, Brazil. pp.2866-2870, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2009.5062248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621214v1</w:t>
+                <w:t xml:space="preserve">hal-00620090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du trafic P2P IPTV : une analyse d'échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
+                <w:t xml:space="preserve">Anomaly Extraction in Backbone Networks Using Association Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Brauckhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenofontas Dimitropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">9th ACM SIGCOMM conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France. pp. 28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00246528v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerabilities in Epidemic Forwarding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Boudec</w:t>
+                <w:t xml:space="preserve">Caractérisation du trafic P2P IPTV : une analyse d'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Silverston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks, 2007. WoWMoM 2007.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620092v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00246528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early application identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renata Teixeira</w:t>
+                <w:t xml:space="preserve">Vulnerabilities in Epidemic Forwarding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Elfawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2006 - 2nd Conference on Emerging Network Experiment and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lisbon, Portugal. </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks, 2007. WoWMoM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1368436.1368445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WOWMOM.2007.4351690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097554v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early application identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoNEXT 2006 - 2nd Conference on Emerging Network Experiment and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1368436.1368445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classification of Receivers in Large Multicast Groups using Distributed Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10752,51 +10886,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PV 2001 - International Packet Video Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2001, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10806,335 +10940,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of Excellence in Internet Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Marzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Bygrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Morando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Žiga Turk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D10.3: Description of Internet Science Curriculum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorana Cimpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Plagemann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Žiga Turk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] European Commission. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Internet Coordinate System: Embedding Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11150,113 +11284,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00151257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the distance Estimation phase of Internet Coordinate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11272,73 +11406,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00197605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source and channel adaptive rate control for multicast layered video transmission based on a clustering algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Viéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11377,65 +11511,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4580, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11582,51 +11716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Boutalbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis P&#233;tiniaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Samaan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2153726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghao Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglai Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2022.3185096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiu Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Guan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaogang Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2017.2776565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihua He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Limonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine J&#233;remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Achoch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dorantes-Gilardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Feverati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06091E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhongcheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2016.2517087" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2595325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Griffiths" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doberman Tim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Thorogood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Samantha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2417771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layong Luo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingke Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2266665" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Mingwei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Haiyong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Marandi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Faghi Imani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2013.6485092" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087378v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2013.SUP.0513034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamatian Kav&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.100512.120233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2013.6658663" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Gun Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Moon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.04.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brauckhoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofontas Dimitropoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Wagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2187306" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6035832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Akodjenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1129582.1129589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651519" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Xia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Deng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580305.3599780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Yan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534678.3539064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173432v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Limonier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barford" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176339v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqman Salamatian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CyCon49761.2020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774552v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176341v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617175v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264842" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617158v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2016.7524581" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377991v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yuming" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Bo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Libo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dajiang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2016.7568475" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235196v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2743054" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.53" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Duan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianda Sun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838341" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066520v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191690v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066515v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2014.6847962" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838342" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945467v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2013.6528270" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Huang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxuan Ding" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Park" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566914" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2013.6465536" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945473v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945206v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946575v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413186" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195633" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737831v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Yang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195519" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2011.23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737836v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2079327.2079330" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00626901v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heimlicher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860093.1860107" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527094v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Qiong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.209" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.51" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062248" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621214v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620092v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Elfawal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Boudec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351690" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097554v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368445" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649082v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marzouki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Bygrave" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Morando" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Powell" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Turk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222260v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plagemann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072005v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Boutalbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis P&#233;tiniaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Samaan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2153726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghao Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglai Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2022.3185096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiu Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Guan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaogang Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2017.2776565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihua He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Limonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine J&#233;remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2595325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhongcheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2016.2517087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Achoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dorantes-Gilardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Feverati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06091E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Griffiths" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doberman Tim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Thorogood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Samantha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2417771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layong Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingke Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2266665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Mingwei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Haiyong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Marandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Faghi Imani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2013.SUP.0513034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamatian Kav&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.100512.120233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2013.6658663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2013.6485092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Gun Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Moon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.04.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brauckhoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofontas Dimitropoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Wagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2187306" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6035832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Akodjenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1129582.1129589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Xia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Deng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580305.3599780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Yan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534678.3539064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Limonier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqman Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CyCon49761.2020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264842" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617175v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2016.7524581" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yuming" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Bo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Libo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dajiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2016.7568475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2743054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Duan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianda Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2014.6847962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838342" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2013.6528270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxuan Ding" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Park" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566914" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2013.6465536" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946575v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413186" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195519" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195633" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2011.23" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2079327.2079330" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00626901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heimlicher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860093.1860107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527132v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Qiong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.209" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.51" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062248" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Elfawal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Boudec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351690" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649082v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marzouki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Bygrave" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Morando" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Powell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Turk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222260v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plagemann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072005v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>