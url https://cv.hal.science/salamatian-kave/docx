--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -986,261 +986,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Modeling User Behavior in a Large-scale Mobile Live Streaming System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Path Isolation for Elephant and Mice Flows by Exploiting Path Diversity in Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+                <w:t xml:space="preserve">Wang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhongcheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2595325⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSM.2016.2517087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377982v1</w:t>
+                <w:t xml:space="preserve">hal-01377981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Path Isolation for Elephant and Mice Flows by Exploiting Path Diversity in Datacenters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sun Yi</w:t>
+                <w:t xml:space="preserve">Characterizing and Modeling User Behavior in a Large-scale Mobile Live Streaming System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Zhongcheng</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.5-18. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSM.2016.2517087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2016.2595325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377981v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein structural robustness to mutations: an in silico investigation</w:t>
               </w:r>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Mingwei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xie Haiyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Yi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China Communications Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (7), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5031,269 +5031,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the fragmentation of the Internet: the case of the Border Gateway Protocol (BGP) during the Ukrainian crisis</w:t>
+                <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran, Master Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Pétiniaud</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Limonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loqman Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Cyber Conflict (CyCon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum international de la Cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249845v1</w:t>
+                <w:t xml:space="preserve">hal-04176339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran, Master Class</w:t>
+                <w:t xml:space="preserve">Measuring the fragmentation of the Internet: the case of the Border Gateway Protocol (BGP) during the Ukrainian crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Limonier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pétiniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loqman Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Limonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international de la Cybersécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Cyber Conflict (CyCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tallinn, Estonia. pp.157-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/CyCon49761.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176339v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geopolitics Behind the Routes Data Travels: a Case Study of Iran</w:t>
               </w:r>
@@ -5610,282 +5610,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFR: A bloom filter-based routing approach for information-centric networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torsten Braun</w:t>
+                <w:t xml:space="preserve">Enabling automatic composition and verification of service function chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Thomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IFIP Networking Conference (IFIP Networking) and Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE/ACM 25th International Symposium on Quality of Service (IWQoS), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vilanova i la Geltru, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872304v1</w:t>
+                <w:t xml:space="preserve">hal-01617175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling automatic composition and verification of service function chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaogang Xie</w:t>
+                <w:t xml:space="preserve">BFR: A bloom filter-based routing approach for information-centric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Marandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Thomos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/ACM 25th International Symposium on Quality of Service (IWQoS), </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IFIP Networking Conference (IFIP Networking) and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Stockholm, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2017.8264842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617175v1</w:t>
+                <w:t xml:space="preserve">hal-01872304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent flow migration for NFV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6001,51 +6001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Yuming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deng Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Libo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,51 +6364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Behavior Characterization of a Large-scale Mobile Live Streaming System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiali Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE INFOCOM conference (INFOCOM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.397-405, </w:t>
@@ -7558,51 +7558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaogang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings IEEE INFOCOM, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, TOrino, Italy. pp.2391 - 2399, </w:t>
@@ -8563,291 +8563,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Optimization for DHT-based Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid IP Lookup Architecture with Fast Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layong Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaogang Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingke Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavé Salamatian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Proceedings IEEE INFOCOM (INFOCOM'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.1521-1529, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2012.6195519⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.2435-2443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2012.6195633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737831v1</w:t>
+                <w:t xml:space="preserve">hal-00737828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid IP Lookup Architecture with Fast Updates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Network Optimization for DHT-based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Proceedings IEEE INFOCOM (INFOCOM'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.2435-2443, </w:t>
+              <w:t xml:space="preserve">, Mar 2012, Orlando, Florida, United States. pp.1521-1529, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOM.2012.6195633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2012.6195519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737828v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and Optimizing IP Lookup on Many core Processors</w:t>
               </w:r>
@@ -9960,51 +9960,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t>
+                <w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silverston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fourmaux</w:t>
@@ -10022,106 +10022,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527124v1</w:t>
+                <w:t xml:space="preserve">hal-00527126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fairness and Locality in P2P-TV through Large-Scale Measurement Experiment</w:t>
+                <w:t xml:space="preserve">Measuring P2P-TV systems on both sides of the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silverston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fourmaux</w:t>
@@ -10139,112 +10139,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kavé Salamatian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenjiro Cho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2010 - IEEE Global Telecommunications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Miami, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICME 2010 - IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Singapore, Singapore. pp.1321 - 1326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2010.5683556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICME.2010.5583704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527126v1</w:t>
+                <w:t xml:space="preserve">hal-00527124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Internet Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11198,51 +11198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Internet Coordinate System: Embedding Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11320,51 +11320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the distance Estimation phase of Internet Coordinate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11716,51 +11716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Boutalbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis P&#233;tiniaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Samaan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2153726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghao Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglai Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2022.3185096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiu Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Guan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaogang Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2017.2776565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihua He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Limonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine J&#233;remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2595325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhongcheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2016.2517087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Achoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dorantes-Gilardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Feverati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06091E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Griffiths" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doberman Tim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Thorogood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Samantha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2417771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layong Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingke Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2266665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Mingwei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Haiyong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Marandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Faghi Imani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2013.SUP.0513034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamatian Kav&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.100512.120233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2013.6658663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2013.6485092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Gun Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Moon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.04.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brauckhoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofontas Dimitropoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Wagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2187306" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6035832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Akodjenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1129582.1129589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Xia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Deng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580305.3599780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Yan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534678.3539064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Limonier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249845v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqman Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CyCon49761.2020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872304v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264842" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617175v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2016.7524581" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yuming" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Bo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Libo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dajiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2016.7568475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2743054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Duan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianda Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2014.6847962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838342" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2013.6528270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxuan Ding" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Park" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566914" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2013.6465536" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946575v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413186" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Yang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195519" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737828v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195633" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2011.23" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2079327.2079330" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00626901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heimlicher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860093.1860107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527132v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Qiong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.209" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.51" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062248" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Elfawal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Boudec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351690" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649082v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marzouki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Bygrave" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Morando" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Powell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Turk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222260v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plagemann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072005v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boutalbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Boutalbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Verjus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kave Salamatian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Douzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis P&#233;tiniaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Samaan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21622671.2022.2153726" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Pan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghao Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penglai Cui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2022.3185096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiu Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ikram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.11.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Guan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaogang Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2017.2776565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taihua He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangxing Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Limonier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robine J&#233;remy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi G&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Yi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhongcheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2016.2517087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2016.2595325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Achoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dorantes-Gilardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Feverati" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06091E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235198v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Griffiths" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doberman Tim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Thorogood" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnson Samantha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poi3.97" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2015.2417771" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layong Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingke Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2013.2266665" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163678v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Mingwei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Haiyong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Marandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Faghi Imani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2014.03.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087377v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Zhang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Guo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2013.SUP.0513034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945469v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salamatian Kav&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.100512.120233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2013.6658663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2013.6485092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Gun Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Moon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2011.04.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brauckhoff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenofontas Dimitropoulos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Wagner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2187306" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6035832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorand Jakab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cabellos-Aparicio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fourmaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2011.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Akodjenou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Soule" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1129582.1129589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vi&#233;ron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Turletti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Dolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Loukil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boukadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597292v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Telisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11227832" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547942v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651519" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Galfr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169863v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visar Sylejmani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Van" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Xia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Deng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3580305.3599780" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoguang Yan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534678.3539064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Limonier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barford" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04173441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Cain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loqman Salamatian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CyCon49761.2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04176341v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Thomos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872310v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617175v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264842" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377984v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2016.7524581" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Yuming" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deng Bo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Libo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Dajiang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2016.7568475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235197v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2743054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398169v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNP.2014.53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054040v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruian Duan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianda Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2014.6847962" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838342" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945467v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LANMAN.2013.6528270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164468v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Jiang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Huang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linxuan Ding" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafang Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosung Park" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6567044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Uhlig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566914" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMSNETS.2013.6465536" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945206v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946575v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2413176.2413186" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737733v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Yang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195633" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737831v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.R. Yang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2012.6195519" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ndong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSR.2011.23" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737836v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2079327.2079330" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00626901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heimlicher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1860093.1860107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527099v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527132v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin May" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Qiong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.209" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Antoniadis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.51" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenjiro Cho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2010.5683556" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527124v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5583704" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620085v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2009.5062248" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620092v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Elfawal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Boudec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2007.4351690" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04649082v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Marzouki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Bygrave" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Morando" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Powell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Turk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222260v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plagemann" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00151257v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00197605v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072005v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>