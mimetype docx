--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -147,576 +147,563 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered hyperbolic Au/TiO 2 nanostructures for enhancing the nonlinear response around the epsilon-near-zero point</w:t>
+                <w:t xml:space="preserve">Quantitative validation and practical limits of reciprocity in apertureless SNOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Arturo Araiza-Sixtos</w:t>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gomez-Robles</w:t>
+                <w:t xml:space="preserve">Rémi Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17, pp.251-261. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 608, pp.133052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.17.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2026.133052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553238v1</w:t>
+                <w:t xml:space="preserve">hal-05580820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband integrated directional coupler for heralded single-photon characterization</w:t>
+                <w:t xml:space="preserve">Multilayered hyperbolic Au/TiO 2 nanostructures for enhancing the nonlinear response around the epsilon-near-zero point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferney Castro-Simanca</w:t>
+                <w:t xml:space="preserve">Fernando Arturo Araiza-Sixtos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Domínguez-Serna</w:t>
+                <w:t xml:space="preserve">Mauricio Gomez-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.572117⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.17.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310460v1</w:t>
+                <w:t xml:space="preserve">hal-05553238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of all-pass optical micro-ring resonators using titanium- and zinc oxides on an insulating platform via atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband integrated directional coupler for heralded single-photon characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferney Castro-Simanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Daniel Castro Toscano</w:t>
+                <w:t xml:space="preserve">Francisco Domínguez-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Tiznado Vazquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eder German Lizarraga Medina</w:t>
+                <w:t xml:space="preserve">Wencel de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31349/RevMexFis.71.041303⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (11), pp.B58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.572117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310461v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of Al2O3-based Strip-Loaded optical waveguides for ring resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of all-pass optical micro-ring resonators using titanium- and zinc oxides on an insulating platform via atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Daniel Castro Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Castro-Toscano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Jauregui Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Tiznado Vazquez</w:t>
+                <w:t xml:space="preserve">Hugo Tiznado Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heriberto Marquez Becerra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eder German Lizarraga Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), </w:t>
+              <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4 Jul-Aug), pp.17755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7149/OPA.58.1.51199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31349/RevMexFis.71.041303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310463v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Structural Color in Au-Based One-Dimensional Hyperbolic Metamaterials</w:t>
               </w:r>
@@ -741,51 +728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando López-Rayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Figueroa-Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -830,3717 +817,3713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystal slab optical waveguide by multi-energy ion implantation: Linear and nonlinear optical properties</w:t>
+                <w:t xml:space="preserve">Design and optimization of Al2O3-based Strip-Loaded optical waveguides for ring resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Lizarraga-Medina</w:t>
+                <w:t xml:space="preserve">J.D. Castro-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jauregui Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio Can-Uc</w:t>
+                <w:t xml:space="preserve">H.J. Tiznado Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Oliver</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heriberto Marquez Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130683⟩</w:t>
+              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7149/OPA.58.1.51199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629613v1</w:t>
+                <w:t xml:space="preserve">hal-05310463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pair source based on a silicon nitride micro-ring resonator for quantum memories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subwavelength Grating Waveguide Supported by a Magnetic Dipole Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Durán Gómez</w:t>
+                <w:t xml:space="preserve">Jianguo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gómez Robles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
+                <w:t xml:space="preserve">Jinze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.519784⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.1456-1463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571536v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pairs source in silicon carbide based on micro-ring resonators for quantum storage at telecom wavelengths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated photon pairs source based on counter-propagating spontaneous four wave mixing in a silicon nitride microring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durán Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ramírez</w:t>
+                <w:t xml:space="preserve">P. Tavares Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gómez</w:t>
+                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gómez Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67411-0⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (27), pp.7278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.532359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667488v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pairs source based on counter-propagating spontaneous four wave mixing in a silicon nitride microring resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gómez Robles</w:t>
+                <w:t xml:space="preserve">Platform for surface-enhanced Raman scattering in layered quantum materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeong Chan Suh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayoung Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.532359⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 646, pp.158823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011616v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for surface-enhanced Raman scattering in layered quantum materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated photon pairs source in silicon carbide based on micro-ring resonators for quantum storage at telecom wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayoung Ko</w:t>
+                <w:t xml:space="preserve">P. Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramírez-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gómez Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158823⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469862v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength Grating Waveguide Supported by a Magnetic Dipole Mode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nanocrystal slab optical waveguide by multi-energy ion implantation: Linear and nonlinear optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinze Liu</w:t>
+                <w:t xml:space="preserve">Eder Lizarraga-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonifacio Can-Uc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01526⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 566, pp.130683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571534v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh Photosensitivity Based on Single-Step Lay-on Integration of Freestanding Two-Dimensional Transition-Metal Dichalcogenide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seok Joon Yun</w:t>
+                <w:t xml:space="preserve">Integrated photon pair source based on a silicon nitride micro-ring resonator for quantum memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durán Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gómez Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tavares Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c10721⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (7), pp.1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.519784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469858v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tailoring large-area surface plasmon polariton excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrahigh Photosensitivity Based on Single-Step Lay-on Integration of Freestanding Two-Dimensional Transition-Metal Dichalcogenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Peña Ramírez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Hye Min Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Ruiz Cortés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnieszka Gwiazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seok Joon Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad77e4⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.4432-4442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c10721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011614v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-sensitive optical properties of monolayer tungsten diselenide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic tailoring large-area surface plasmon polariton excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Mi Lee</w:t>
+                <w:t xml:space="preserve">Aldo Peña Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Ruiz Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159382⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (11), pp.115003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad77e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469860v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and magnetic metal-insulator-metal metasurfaces in the mid-infrared based on Babinet’s, Lorentz’s, and Kirchhoff’s principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+                <w:t xml:space="preserve">Strain-sensitive optical properties of monolayer tungsten diselenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Zouari</w:t>
+                <w:t xml:space="preserve">Jaekak Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
+                <w:t xml:space="preserve">Seung Mi Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59, pp.101256. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 653, pp.159382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571538v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Excitation of Surface Plasmon Polaritons with Vector Laguerre–Gaussian Beams</w:t>
+                <w:t xml:space="preserve">Electric and magnetic metal-insulator-metal metasurfaces in the mid-infrared based on Babinet’s, Lorentz’s, and Kirchhoff’s principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Peña-Ramírez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Victor Verdugo-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Ruiz-Cortés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Basma Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/opt5040039⟩</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.101256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011607v1</w:t>
+                <w:t xml:space="preserve">hal-04571538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of plasmonic resonances in stratified hyperbolic metamaterials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Excitation of Surface Plasmon Polaritons with Vector Laguerre–Gaussian Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citlalli Teresa Sosa-Sánchez</w:t>
+                <w:t xml:space="preserve">Aldo Peña-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Víctor Ruiz-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.207990. </w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.523-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micrna.2024.207990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/opt5040039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011606v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic-Induced Transparencies in an Integrated Metaphotonic System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability of plasmonic resonances in stratified hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ramírez-Aragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando López-Rayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citlalli Teresa Sosa-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12101701⟩</w:t>
+              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.207990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micrna.2024.207990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672096v1</w:t>
+                <w:t xml:space="preserve">hal-05011606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect magnetic mirror based on magnetic dipole scattering in all-dielectric resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong-Qian Li</w:t>
+                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Da-Yong Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0085397⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672095v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Mazzola</w:t>
+                <w:t xml:space="preserve">Plasmonic-Induced Transparencies in an Integrated Metaphotonic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetrio Macias</w:t>
+                <w:t xml:space="preserve">Maximino Arroyo Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano12101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571540v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Demetrio Macias</w:t>
+                <w:t xml:space="preserve">Perfect magnetic mirror based on magnetic dipole scattering in all-dielectric resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yong Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (15), pp.153101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0085397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014132v1</w:t>
+                <w:t xml:space="preserve">hal-03672095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband unidirectional transverse light scattering in a V-shaped silicon nanoantenna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.2200126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.450943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03612742v1</w:t>
+                <w:t xml:space="preserve">hal-04014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide efficient directional coupling and decoupling via an integrated plasmonic nanoantenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband unidirectional transverse light scattering in a V-shaped silicon nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinze Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+                <w:t xml:space="preserve">Yidu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Loo</w:t>
+                <w:t xml:space="preserve">Dayong Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rahbany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Yongqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (18), pp.29034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.432637⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.7918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.450943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441546v2</w:t>
+                <w:t xml:space="preserve">hal-03612742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field probing of dielectric screening by hexagonal boron nitride in graphene integrated on silicon photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherenkov radiation in integrated nanophotonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb31⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (23), pp.233103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612732v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherenkov radiation in integrated nanophotonic structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waveguide efficient directional coupling and decoupling via an integrated plasmonic nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049085⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (18), pp.29034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.432637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519062v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled localized surface plasmon resonances in periodic arrays of gold nanowires on ion-exchange waveguide technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field probing of dielectric screening by hexagonal boron nitride in graphene integrated on silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+                <w:t xml:space="preserve">Jinbong Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heejun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/abcfd5⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (31), pp.315207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519021v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of surface plasmon polaritons in gold nano-slab on ion-exchanged waveguide technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Coupled localized surface plasmon resonances in periodic arrays of gold nanowires on ion-exchange waveguide technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gardillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Coello Cardenas</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.381915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.025801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abcfd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416459v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Selényi rings in the diffractionpatterns of layered samples with periodic arraysof cylindrical structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large depth of focus plasmonic metalenses based on Fresnel biprism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+                <w:t xml:space="preserve">Adriana Inclán Ladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Mendoza-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel García-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.385241⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.045025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547429v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reflectivity spectroscopy on single patch nanoantennas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering colors in all-dielectric metasurfaces: metamodeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Raj Dhawan</w:t>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+                <w:t xml:space="preserve">Victor Kalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gallas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demetrio Macías</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, 1 (89-92)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095850v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering colors in all-dielectric metasurfaces: metamodeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+                <w:t xml:space="preserve">Excitation of surface plasmon polaritons in gold nano-slab on ion-exchanged waveguide technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coello Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Demetrio Macías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.572-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.381915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380463v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large depth of focus plasmonic metalenses based on Fresnel biprism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Selényi rings in the diffractionpatterns of layered samples with periodic arraysof cylindrical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Shlyagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Inclán Ladino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugenio Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004208⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (6), pp.940-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.385241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547430v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical nanoheating of resonant silicon nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongqian Li</w:t>
+                <w:t xml:space="preserve">Differential reflectivity spectroscopy on single patch nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Uriel Esparza Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Raj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Yang</w:t>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaoying Li</w:t>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030971⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.231102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316799v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale plasmonic TM-pass polarizer integrated on silicon photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Optical nanoheating of resonant silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR06948H⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331551v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing-wave spectrometry in silicon nano-waveguides using reflection-based near-field scanning optical microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Nanoscale plasmonic TM-pass polarizer integrated on silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.010702. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/28/1/010702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06948H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017064v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic mirror metasurface based on the in-phase excitation of magnetic dipole and electric quadrupole resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel G. Mandujano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,4268 +4607,4402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the fluorescence lifetime of quantum dots in presence of plasmonic nanostructures</w:t>
+                <w:t xml:space="preserve">Standing-wave spectrometry in silicon nano-waveguides using reflection-based near-field scanning optical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Borrero Landazabal</w:t>
+                <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Meza Olivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Garay Palmett</w:t>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1159/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.010702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/28/1/010702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124424v1</w:t>
+                <w:t xml:space="preserve">hal-02017064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic-Based Subwavelength Graphene-on-hBN Modulator on Silicon Photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of the fluorescence lifetime of quantum dots in presence of plasmonic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borrero Landazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Meza Olivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Garay Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2893767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1159, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1159/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015101v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane electric field confinement engineering in graphene-based hybrid plasmonic waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Plasmonic-Based Subwavelength Graphene-on-hBN Modulator on Silicon Photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbong Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.007503⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2893767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288267v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of high-contrast-index gratings for color reproduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Es-Saidi</w:t>
+                <w:t xml:space="preserve">In-plane electric field confinement engineering in graphene-based hybrid plasmonic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (27), pp.7503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.007503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961136v1</w:t>
+                <w:t xml:space="preserve">hal-02288267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of all-dielectric structures for color generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Metamodeling of high-contrast-index gratings for color reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Es-Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (14), pp.3959-3967. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.003959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843778v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity and Babinet’s principles applied to the enhancement of the electric and magnetic local density of states in integrated plasmonics on silicon photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of guided waves using an all-fiber reflection-based NSOM with self-compensation of a phase drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Alicia Meza-Olivo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.009155⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908482v1</w:t>
+                <w:t xml:space="preserve">hal-01908464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of guided waves using an all-fiber reflection-based NSOM with self-compensation of a phase drift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Binbin Wang</w:t>
+                <w:t xml:space="preserve">Optimization of all-dielectric structures for color generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (20), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (14), pp.3959-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.004863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.003959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908464v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of deep-subwavelength confinement in dielectric optical resonators</w:t>
+                <w:t xml:space="preserve">Reciprocity and Babinet’s principles applied to the enhancement of the electric and magnetic local density of states in integrated plasmonics on silicon photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuren Hu</w:t>
+                <w:t xml:space="preserve">Avril Alicia Meza-Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Khater</w:t>
+                <w:t xml:space="preserve">Karina Garay-Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aat2355⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.009155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865022v1</w:t>
+                <w:t xml:space="preserve">hal-01908482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">Experimental realization of deep-subwavelength confinement in dielectric optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuren Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernst Kratschmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aat2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843784v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Seok Jeong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, pp.612 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270606v1</w:t>
+                <w:t xml:space="preserve">hal-01843784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmons in suspended graphene: launching with in-plane gold nanoantenna and propagation properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+                <w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.017306⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843779v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of tip-localized surface plasmon resonances in periodic arrays of gold nanowires with triangular cross section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+                <w:t xml:space="preserve">Surface plasmons in suspended graphene: launching with in-plane gold nanoantenna and propagation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Février</w:t>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (10), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.017306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843780v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local density of electromagnetic states in plasmonic nanotapers: spatial resolution limits with nitrogen-vacancy centers in diamond nanospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of tip-localized surface plasmon resonances in periodic arrays of gold nanowires with triangular cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6815⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627762v1</w:t>
+                <w:t xml:space="preserve">hal-01843780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integrated optical waveguides in glass for enhanced visible photoluminescence of nanoemitters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Local density of electromagnetic states in plasmonic nanotapers: spatial resolution limits with nitrogen-vacancy centers in diamond nanospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Geng</w:t>
+                <w:t xml:space="preserve">Aurelien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.010263⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (20), pp.205207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843788v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SiO_x (1 &amp;lt; x &amp;lt; 2) Thin Film Optical Waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid integrated optical waveguides in glass for enhanced visible photoluminescence of nanoemitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. G. Lizarraga-Medina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Nedev</w:t>
+                <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2610862⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392940v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concentric Plasmonic Platform for the Efficient Excitation of Surface Plasmon Polaritons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Geng</w:t>
+                <w:t xml:space="preserve">Study of SiO_x (1 &amp;lt; x &amp;lt; 2) Thin Film Optical Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Lizarraga-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugenio R. Méndez</w:t>
+                <w:t xml:space="preserve">N. Nedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0032-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (21), pp.4926 - 4932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2610862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392942v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Concentric Plasmonic Platform for the Efficient Excitation of Surface Plasmon Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kaminsky</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lerond</w:t>
+                <w:t xml:space="preserve">Eugenio R. Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371377v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic mode coupler on ion-exchanged waveguides for the efficient excitation of surface plasmon modes (Presentation Recording)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal length of ZnO nanorods for improving the light-extraction efficiency of blue InGaN light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2188304⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (18), pp.23195-23207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.023195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049111v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal length of ZnO nanorods for improving the light-extraction efficiency of blue InGaN light-emitting diodes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.023195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (17), pp.9470-9476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392938v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Hybrid Photonic--Plasmonic Light Concentrator for Nanofocusing in an Integrated Silicon Photonics Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nguyen Kim</w:t>
+                <w:t xml:space="preserve">Adiabatic mode coupler on ion-exchanged waveguides for the efficient excitation of surface plasmon modes (Presentation Recording)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl503409k⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanophotonic Materials XII, 9545, pp.95450Q. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2188304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371374v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing ion-exchanged waveguide for the efficient excitation of surface plasmons (Presentation Recording)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Chip Hybrid Photonic--Plasmonic Light Concentrator for Nanofocusing in an Integrated Silicon Photonics Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysamreza Chamanzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Couteau</w:t>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nguyen Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2188124⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.849-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl503409k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049122v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated plasmonic double bowtie / ring grating structure for enhanced electric field confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rahbany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanospectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nansp-2015-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+                <w:t xml:space="preserve">Interfacing ion-exchanged waveguide for the efficient excitation of surface plasmons (Presentation Recording)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plasmonics: Metallic Nanostructures and Their Optical Properties XIII, 9547, pp.95471W. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2188124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371368v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of Bloch mode propagation in an integrated chain of gold nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.24-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/PRJ.2.000024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Faustini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban A. Letailleur</w:t>
+                <w:t xml:space="preserve">Daniel Turover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1203-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759965v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban A. Letailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.984-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392944v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Fevrier</w:t>
+                <w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexei Chelnokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (11), pp.2347-2355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371177v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delacour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+                <w:t xml:space="preserve">Alexei Chelnokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993000v1</w:t>
+                <w:t xml:space="preserve">hal-01371177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact surface structures for the efficient excitation of surface plasmon-polaritons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+                <w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio R. Mendez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zohreh Sedaghat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100757⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (23), pp.231109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01151975v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er-Doped Optical Waveguide Amplifiers in X-Cut Lithium Niobate by Selective Codiffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact surface structures for the efficient excitation of surface plasmon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio R. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christi K. Madsen</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2009.2039126⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151969v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Er-Doped Optical Waveguide Amplifiers in X-Cut Lithium Niobate by Selective Codiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet E. Solmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohannes Eknoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grosse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christi K. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2009.2039126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992869v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Neodymium-doped passively Q-switched waveguide laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Marc Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.2922-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394064v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid Neodymium-doped passively Q-switched waveguide laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">All-optical phase-independent logic elements based on phase shift induced by coherent soliton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg V. Kolokoltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vountesmeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (6), pp.1048. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2002.1018816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8895,100 +9012,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources lasers pulsées en optique intégrée sur verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. INPG, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05553329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8998,105 +9115,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-matter interaction in integrated nanophotonic and plasmonic devices: towards quantum near-field nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Sobonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05011603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9164,51 +9281,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="196387E6"/>
+    <w:nsid w:val="F74BB0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9395,51 +9512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salas-montiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-4019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135442486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arturo Araiza-Sixtos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomez-Robles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rangel-Rojo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.17.17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Castro-Simanca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dom&#237;nguez-Serna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencel de la Cruz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.572117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Daniel Castro Toscano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jauregui Vazquez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder German Lizarraga Medina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.71.041303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Castro-Toscano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Marquez Becerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.58.1.51199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo T&#233;llez-Lim&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rodr&#237;guez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Ray&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Figueroa-Guardiola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04629613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacio Can-Uc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Oliver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria V&#225;zquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130683" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dur&#225;n G&#243;mez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez Alarc&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez Robles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez Becerra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04667488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67411-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.532359" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Chan Suh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Hyun Cho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Ko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158823" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinze Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01526" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz Cort&#233;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad77e4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekak Yoo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Mi Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159382" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Verdugo-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Zouari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101256" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011607v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz-Cort&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt5040039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ram&#237;rez-Arag&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Teresa Sosa-S&#225;nchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Luis Arroyo-Carrasco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2024.207990" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Arroyo Carrasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Qian Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yong Qiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085397" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571540v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Macias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200126" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidu Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Qiao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqian Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450943" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441546v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432637" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612732v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbong Seok" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb31" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519062v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tellez-Limon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abcfd5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02416459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381915" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shlyagina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio M&#233;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.385241" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza Villa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj Dhawan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029596" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Incl&#225;n Ladino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garc&#237;a-M&#233;ndez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004208" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030971" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06948H" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zhi Sun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/28/1/010702" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124424v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borrero Landazabal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meza Olivo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Garay Palmett" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1159/1/012004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2893767" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007503" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000079" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003959" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Alicia Meza-Olivo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garay-Palmett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.009155" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908464v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004863" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865022v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuren Hu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Khater" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Kratschmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat2355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017306" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627762v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6815" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843788v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.010263" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392940v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salazar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Vazquez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedev" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2610862" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de La Cruz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0032-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188304" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392938v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023195" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysamreza Chamanzar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen Kim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503409k" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188124" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392934v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nansp-2015-0005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.2.000024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. Mendez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100757" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BV35BSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151969v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet E. Solmaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohannes Eknoyan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi K. Madsen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2039126" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151965v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Kolokoltsev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vountesmeri" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1018816" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05553329v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salas-montiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-4019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135442486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arturo Araiza-Sixtos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomez-Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rangel-Rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.17.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Castro-Simanca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dom&#237;nguez-Serna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencel de la Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.572117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Daniel Castro Toscano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jauregui Vazquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder German Lizarraga Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.71.041303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo T&#233;llez-Lim&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rodr&#237;guez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Ray&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Figueroa-Guardiola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Castro-Toscano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Marquez Becerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.58.1.51199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinze Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez Becerra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dur&#225;n G&#243;mez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares Ram&#237;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez Alarc&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez Robles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.532359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Chan Suh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Hyun Cho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Ko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04667488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67411-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04629613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacio Can-Uc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Oliver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria V&#225;zquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10721" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz Cort&#233;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad77e4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekak Yoo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Mi Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159382" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Verdugo-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Zouari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101256" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz-Cort&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt5040039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ram&#237;rez-Arag&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Teresa Sosa-S&#225;nchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Luis Arroyo-Carrasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2024.207990" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Macias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Arroyo Carrasco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Qian Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yong Qiao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085397" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidu Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqian Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450943" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049085" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441546v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432637" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612732v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbong Seok" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb31" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tellez-Limon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abcfd5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Incl&#225;n Ladino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garc&#237;a-M&#233;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004208" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02416459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello Cardenas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381915" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shlyagina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio M&#233;ndez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.385241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza Villa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj Dhawan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029596" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030971" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06948H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017064v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zhi Sun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/28/1/010702" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borrero Landazabal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meza Olivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Garay Palmett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1159/1/012004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2893767" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007503" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000079" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004863" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003959" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Alicia Meza-Olivo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garay-Palmett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.009155" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuren Hu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Khater" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Kratschmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat2355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017306" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002147" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6815" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.010263" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salazar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Vazquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2610862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de La Cruz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0032-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023195" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188304" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysamreza Chamanzar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen Kim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503409k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nansp-2015-0005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188124" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371369v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.2.000024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. Mendez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100757" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BV35BSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet E. Solmaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohannes Eknoyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi K. Madsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2039126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Kolokoltsev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vountesmeri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1018816" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05553329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>