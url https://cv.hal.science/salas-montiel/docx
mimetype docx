--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -111,50 +111,75 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">135442486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Researcher HDR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -683,291 +708,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Structural Color in Au-Based One-Dimensional Hyperbolic Metamaterials</w:t>
+                <w:t xml:space="preserve">Design and optimization of Al2O3-based Strip-Loaded optical waveguides for ring resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
+                <w:t xml:space="preserve">J.D. Castro-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jauregui Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
+                <w:t xml:space="preserve">H.J. Tiznado Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heriberto Marquez Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano15241898⟩</w:t>
+              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7149/OPA.58.1.51199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553234v1</w:t>
+                <w:t xml:space="preserve">hal-05310463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of Al2O3-based Strip-Loaded optical waveguides for ring resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Structural Color in Au-Based One-Dimensional Hyperbolic Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Castro-Toscano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jauregui Vazquez</w:t>
+                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Tiznado Vazquez</w:t>
+                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heriberto Marquez Becerra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katie Figueroa-Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (24), pp.1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7149/OPA.58.1.51199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15241898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310463v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength Grating Waveguide Supported by a Magnetic Dipole Mode</w:t>
               </w:r>
@@ -1081,3331 +1106,3331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pairs source based on counter-propagating spontaneous four wave mixing in a silicon nitride microring resonator</w:t>
+                <w:t xml:space="preserve">Platform for surface-enhanced Raman scattering in layered quantum materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Durán Gómez</w:t>
+                <w:t xml:space="preserve">Hyeong Chan Suh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tavares Ramírez</w:t>
+                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gómez Robles</w:t>
+                <w:t xml:space="preserve">Hayoung Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.532359⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 646, pp.158823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011616v1</w:t>
+                <w:t xml:space="preserve">hal-04469862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for surface-enhanced Raman scattering in layered quantum materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated photon pairs source based on counter-propagating spontaneous four wave mixing in a silicon nitride microring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">J. Durán Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong Chan Suh</w:t>
+                <w:t xml:space="preserve">P. Tavares Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayoung Ko</w:t>
+                <w:t xml:space="preserve">M. Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 646, pp.158823. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (27), pp.7278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.532359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469862v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pairs source in silicon carbide based on micro-ring resonators for quantum storage at telecom wavelengths</w:t>
+                <w:t xml:space="preserve">Silicon nanocrystal slab optical waveguide by multi-energy ion implantation: Linear and nonlinear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ramírez</w:t>
+                <w:t xml:space="preserve">Eder Lizarraga-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gómez</w:t>
+                <w:t xml:space="preserve">Bonifacio Can-Uc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Becerra</w:t>
+                <w:t xml:space="preserve">Alicia Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ramírez-Alarcón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gómez Robles</w:t>
+                <w:t xml:space="preserve">Gloria Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.17755. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 566, pp.130683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67411-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667488v1</w:t>
+                <w:t xml:space="preserve">hal-04629613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystal slab optical waveguide by multi-energy ion implantation: Linear and nonlinear optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated photon pair source based on a silicon nitride micro-ring resonator for quantum memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durán Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Lizarraga-Medina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gloria Vázquez</w:t>
+                <w:t xml:space="preserve">M. Gómez Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tavares Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130683⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (7), pp.1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.519784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629613v1</w:t>
+                <w:t xml:space="preserve">hal-04571536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pair source based on a silicon nitride micro-ring resonator for quantum memories</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Integrated photon pairs source in silicon carbide based on micro-ring resonators for quantum storage at telecom wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramírez-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gómez Robles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.519784⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.17755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571536v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Photosensitivity Based on Single-Step Lay-on Integration of Freestanding Two-Dimensional Transition-Metal Dichalcogenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hye Min Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Gwiazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seok Joon Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (5), pp.4432-4442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c10721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic tailoring large-area surface plasmon polariton excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Peña Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Ruiz Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (11), pp.115003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2040-8986/ad77e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-sensitive optical properties of monolayer tungsten diselenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga Hyun Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaekak Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Mi Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 653, pp.159382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric and magnetic metal-insulator-metal metasurfaces in the mid-infrared based on Babinet’s, Lorentz’s, and Kirchhoff’s principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Verdugo-Gutiérrez</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Verdugo-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59, pp.101256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Excitation of Surface Plasmon Polaritons with Vector Laguerre–Gaussian Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Peña-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Ruiz-Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (4), pp.523-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/opt5040039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunability of plasmonic resonances in stratified hyperbolic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ramírez-Aragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando López-Rayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citlalli Teresa Sosa-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.207990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micrna.2024.207990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic-Induced Transparencies in an Integrated Metaphotonic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando López-Rayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximino Arroyo Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.1701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano12101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect magnetic mirror based on magnetic dipole scattering in all-dielectric resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yong Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (15), pp.153101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0085397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (2), pp.2200126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband unidirectional transverse light scattering in a V-shaped silicon nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yidu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayong Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (5), pp.7918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.450943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherenkov radiation in integrated nanophotonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (23), pp.233103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide efficient directional coupling and decoupling via an integrated plasmonic nanoantenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+                <w:t xml:space="preserve">Near-field probing of dielectric screening by hexagonal boron nitride in graphene integrated on silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Loo</w:t>
+                <w:t xml:space="preserve">Sera Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+                <w:t xml:space="preserve">Jinbong Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Couteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (18), pp.29034. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (31), pp.315207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.432637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441546v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field probing of dielectric screening by hexagonal boron nitride in graphene integrated on silicon photonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waveguide efficient directional coupling and decoupling via an integrated plasmonic nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sera Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tingting Zhai</w:t>
+                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbong Seok</w:t>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heejun Yang</w:t>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb31⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (18), pp.29034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.432637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612732v2</w:t>
+                <w:t xml:space="preserve">hal-03441546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled localized surface plasmon resonances in periodic arrays of gold nanowires on ion-exchange waveguide technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gardillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (2), pp.025801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2040-8986/abcfd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large depth of focus plasmonic metalenses based on Fresnel biprism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Inclán Ladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job Mendoza-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel García-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (4), pp.045025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0004208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering colors in all-dielectric metasurfaces: metamodeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetrio Macías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, 1 (89-92)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of surface plasmon polaritons in gold nano-slab on ion-exchanged waveguide technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Coello Cardenas</w:t>
+                <w:t xml:space="preserve">Observation of Selényi rings in the diffractionpatterns of layered samples with periodic arraysof cylindrical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Shlyagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Méndez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.381915⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (6), pp.940-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.385241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416459v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Selényi rings in the diffractionpatterns of layered samples with periodic arraysof cylindrical structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+                <w:t xml:space="preserve">Differential reflectivity spectroscopy on single patch nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Uriel Esparza Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Raj Dhawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.385241⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.231102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547429v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reflectivity spectroscopy on single patch nanoantennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amit Raj Dhawan</w:t>
+                <w:t xml:space="preserve">Excitation of surface plasmon polaritons in gold nano-slab on ion-exchanged waveguide technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coello Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029596⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.572-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.381915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095850v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nanoheating of resonant silicon nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongqian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (21), pp.30971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.27.030971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale plasmonic TM-pass polarizer integrated on silicon photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4424,781 +4449,781 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06948H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mirror metasurface based on the in-phase excitation of magnetic dipole and electric quadrupole resonances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel G. Mandujano</w:t>
+                <w:t xml:space="preserve">Standing-wave spectrometry in silicon nano-waveguides using reflection-based near-field scanning optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (24), pp.243103. </w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.010702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5085749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/28/1/010702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167920v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing-wave spectrometry in silicon nano-waveguides using reflection-based near-field scanning optical microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic mirror metasurface based on the in-phase excitation of magnetic dipole and electric quadrupole resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
+                <w:t xml:space="preserve">Miguel G. Mandujano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/28/1/010702⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (24), pp.243103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5085749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017064v1</w:t>
+                <w:t xml:space="preserve">hal-02167920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the fluorescence lifetime of quantum dots in presence of plasmonic nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Borrero Landazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Meza Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Garay Palmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1159, pp.012004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1159/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic-Based Subwavelength Graphene-on-hBN Modulator on Silicon Photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbong Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (3), pp.1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2893767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane electric field confinement engineering in graphene-based hybrid plasmonic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (27), pp.7503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.007503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodeling of high-contrast-index gratings for color reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kalt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Es-Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,106 +5232,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (1), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of guided waves using an all-fiber reflection-based NSOM with self-compensation of a phase drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,3695 +5339,3695 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.43.004863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of all-dielectric structures for color generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (14), pp.3959-3967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.57.003959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reciprocity and Babinet’s principles applied to the enhancement of the electric and magnetic local density of states in integrated plasmonics on silicon photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avril Alicia Meza-Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Garay-Palmett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.57.009155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental realization of deep-subwavelength confinement in dielectric optical resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuren Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Kratschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aat2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Seok Jeong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 708, pp.612 - 618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">Surface plasmons in suspended graphene: launching with in-plane gold nanoantenna and propagation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.017306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02270606v1</w:t>
+                <w:t xml:space="preserve">hal-01843779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmons in suspended graphene: launching with in-plane gold nanoantenna and propagation properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+                <w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.45726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.017306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01843779v1</w:t>
+                <w:t xml:space="preserve">hal-02270606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of tip-localized surface plasmon resonances in periodic arrays of gold nanowires with triangular cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local density of electromagnetic states in plasmonic nanotapers: spatial resolution limits with nitrogen-vacancy centers in diamond nanospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (20), pp.205207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid integrated optical waveguides in glass for enhanced visible photoluminescence of nanoemitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gardillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (36), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.55.010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of SiO_x (1 &amp;lt; x &amp;lt; 2) Thin Film Optical Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Lizarraga-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. V. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (21), pp.4926 - 4932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2016.2610862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Concentric Plasmonic Platform for the Efficient Excitation of Surface Plasmon Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rahbany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio R. Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.175-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11468-015-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal length of ZnO nanorods for improving the light-extraction efficiency of blue InGaN light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Seok Jeong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (18), pp.23195-23207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.023195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kaminsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (17), pp.9470-9476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic mode coupler on ion-exchanged waveguides for the efficient excitation of surface plasmon modes (Presentation Recording)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nanophotonic Materials XII, 9545, pp.95450Q. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2188304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Chip Hybrid Photonic--Plasmonic Light Concentrator for Nanofocusing in an Integrated Silicon Photonics Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysamreza Chamanzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nguyen Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (2), pp.849-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl503409k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated plasmonic double bowtie / ring grating structure for enhanced electric field confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rahbany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanospectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nansp-2015-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing ion-exchanged waveguide for the efficient excitation of surface plasmons (Presentation Recording)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Plasmonics: Metallic Nanostructures and Their Optical Properties XIII, 9547, pp.95471W. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2188124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of Bloch mode propagation in an integrated chain of gold nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (1), pp.24-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/PRJ.2.000024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Turover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1203-1209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban A. Letailleur</w:t>
+                <w:t xml:space="preserve">Yassine Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (11), pp.2347-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759965v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Renault</w:t>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Hadjar</w:t>
+                <w:t xml:space="preserve">Alban A. Letailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.984-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392944v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Chelnokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact surface structures for the efficient excitation of surface plasmon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio R. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993000v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact surface structures for the efficient excitation of surface plasmon-polaritons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Sedaghat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100757⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (23), pp.231109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01151975v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Er-Doped Optical Waveguide Amplifiers in X-Cut Lithium Niobate by Selective Codiffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet E. Solmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ohannes Eknoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christi K. Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2009.2039126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.2922-2926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Neodymium-doped passively Q-switched waveguide laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Broquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 149, pp.181-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-optical phase-independent logic elements based on phase shift induced by coherent soliton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg V. Kolokoltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vountesmeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (6), pp.1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2002.1018816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9012,100 +9037,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources lasers pulsées en optique intégrée sur verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. INPG, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008INPG0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05553329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9115,105 +9140,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-matter interaction in integrated nanophotonic and plasmonic devices: towards quantum near-field nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Optics / Photonic. Sobonne Université, 2018</w:t>
+              <w:t xml:space="preserve">Optics / Photonic. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05011603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId311"/>
+      <w:footerReference w:type="default" r:id="rId312"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9281,51 +9306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F74BB0C9"/>
+    <w:nsid w:val="6AA7B7F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9512,51 +9537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salas-montiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-4019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135442486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arturo Araiza-Sixtos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomez-Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rangel-Rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.17.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Castro-Simanca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dom&#237;nguez-Serna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencel de la Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.572117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Daniel Castro Toscano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jauregui Vazquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder German Lizarraga Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.71.041303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo T&#233;llez-Lim&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rodr&#237;guez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Ray&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Figueroa-Guardiola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241898" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Castro-Toscano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Marquez Becerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.58.1.51199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinze Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez Becerra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dur&#225;n G&#243;mez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares Ram&#237;rez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez Alarc&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez Robles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.532359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Chan Suh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Hyun Cho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Ko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04667488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67411-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04629613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacio Can-Uc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Oliver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria V&#225;zquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519784" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10721" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz Cort&#233;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad77e4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekak Yoo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Mi Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159382" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Verdugo-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Zouari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101256" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz-Cort&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt5040039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ram&#237;rez-Arag&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Teresa Sosa-S&#225;nchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Luis Arroyo-Carrasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2024.207990" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Macias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Arroyo Carrasco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Qian Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yong Qiao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085397" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014132v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidu Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqian Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450943" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049085" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441546v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432637" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612732v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbong Seok" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb31" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tellez-Limon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abcfd5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Incl&#225;n Ladino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garc&#237;a-M&#233;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004208" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02416459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello Cardenas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381915" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shlyagina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio M&#233;ndez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.385241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095850v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza Villa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj Dhawan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029596" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030971" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06948H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017064v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zhi Sun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/28/1/010702" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borrero Landazabal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meza Olivo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Garay Palmett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1159/1/012004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2893767" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288267v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007503" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961136v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000079" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908464v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004863" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843778v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003959" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Alicia Meza-Olivo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garay-Palmett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.009155" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuren Hu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Khater" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Kratschmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat2355" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017306" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002147" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6815" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.010263" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salazar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Vazquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedev" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2610862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392942v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de La Cruz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0032-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392938v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023195" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188304" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysamreza Chamanzar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen Kim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503409k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392934v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nansp-2015-0005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188124" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371369v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.2.000024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151975v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. Mendez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100757" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BV35BSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151969v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet E. Solmaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohannes Eknoyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi K. Madsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2039126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151965v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Kolokoltsev" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vountesmeri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1018816" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05553329v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salas-montiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-4019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135442486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arturo Araiza-Sixtos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomez-Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rangel-Rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.17.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Castro-Simanca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dom&#237;nguez-Serna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencel de la Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.572117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Daniel Castro Toscano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jauregui Vazquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder German Lizarraga Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.71.041303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Castro-Toscano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Marquez Becerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.58.1.51199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo T&#233;llez-Lim&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rodr&#237;guez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Ray&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Figueroa-Guardiola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241898" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinze Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Chan Suh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Hyun Cho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Ko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158823" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez Becerra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dur&#225;n G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez Alarc&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.532359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04629613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacio Can-Uc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Oliver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria V&#225;zquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez Robles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04667488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67411-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad77e4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekak Yoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Mi Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Verdugo-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Zouari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz-Cort&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt5040039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ram&#237;rez-Arag&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Teresa Sosa-S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Luis Arroyo-Carrasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2024.207990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Macias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Arroyo Carrasco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101701" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Qian Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yong Qiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085397" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidu Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Qiao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqian Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450943" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049085" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612732v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Kim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbong Seok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb31" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441546v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432637" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tellez-Limon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abcfd5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Incl&#225;n Ladino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garc&#237;a-M&#233;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shlyagina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio M&#233;ndez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.385241" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza Villa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj Dhawan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029596" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02416459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello Cardenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381915" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030971" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06948H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zhi Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/28/1/010702" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borrero Landazabal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meza Olivo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Garay Palmett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1159/1/012004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2893767" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004863" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003959" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Alicia Meza-Olivo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garay-Palmett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.009155" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuren Hu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Khater" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Kratschmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat2355" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6815" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.010263" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salazar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Vazquez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2610862" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de La Cruz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0032-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023195" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188304" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysamreza Chamanzar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503409k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nansp-2015-0005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188124" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.2.000024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. Mendez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100757" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BV35BSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151969v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet E. Solmaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohannes Eknoyan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi K. Madsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2039126" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151965v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Kolokoltsev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vountesmeri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1018816" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05553329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPG0024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011603v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>