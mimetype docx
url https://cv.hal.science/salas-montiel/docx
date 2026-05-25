--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -131,92 +131,92 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Researcher HDR</w:t>
+        <w:t xml:space="preserve">Cheurheur-ingénieur HDR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -323,4366 +323,4366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered hyperbolic Au/TiO 2 nanostructures for enhancing the nonlinear response around the epsilon-near-zero point</w:t>
+                <w:t xml:space="preserve">Purcell-enhanced emission from nitrogen-vacancy centers in nanodiamonds in a photonic integrated silicon nitride slot waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Arturo Araiza-Sixtos</w:t>
+                <w:t xml:space="preserve">Jenny Romero-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gomez-Robles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liudmila Trotsiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Garay-Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.17.17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.025025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7647/ae6a55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553238v1</w:t>
+                <w:t xml:space="preserve">hal-05616713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband integrated directional coupler for heralded single-photon characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilayered hyperbolic Au/TiO 2 nanostructures for enhancing the nonlinear response around the epsilon-near-zero point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
+                <w:t xml:space="preserve">Fernando Arturo Araiza-Sixtos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gomez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.572117⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.17.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310460v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of all-pass optical micro-ring resonators using titanium- and zinc oxides on an insulating platform via atomic layer deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Daniel Castro Toscano</w:t>
+                <w:t xml:space="preserve">Broadband integrated directional coupler for heralded single-photon characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferney Castro-Simanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Domínguez-Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder German Lizarraga Medina</w:t>
+                <w:t xml:space="preserve">Wencel de la Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71 (4 Jul-Aug), pp.17755. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (11), pp.B58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31349/RevMexFis.71.041303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.572117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310461v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of Al2O3-based Strip-Loaded optical waveguides for ring resonator</w:t>
+                <w:t xml:space="preserve">Study of all-pass optical micro-ring resonators using titanium- and zinc oxides on an insulating platform via atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Castro-Toscano</w:t>
+                <w:t xml:space="preserve">Jose Daniel Castro Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jauregui Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heriberto Marquez Becerra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Tiznado Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder German Lizarraga Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7149/OPA.58.1.51199⟩</w:t>
+              <w:t xml:space="preserve">Revista Mexicana de Fisica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4 Jul-Aug), pp.17755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31349/RevMexFis.71.041303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310463v1</w:t>
+                <w:t xml:space="preserve">hal-05310461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Structural Color in Au-Based One-Dimensional Hyperbolic Metamaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and optimization of Al2O3-based Strip-Loaded optical waveguides for ring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
+                <w:t xml:space="preserve">J.D. Castro-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jauregui Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
+                <w:t xml:space="preserve">H.J. Tiznado Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Figueroa-Guardiola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heriberto Marquez Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (24), pp.1898. </w:t>
+              <w:t xml:space="preserve">Optica Pura y Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano15241898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7149/OPA.58.1.51199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553234v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength Grating Waveguide Supported by a Magnetic Dipole Mode</w:t>
+                <w:t xml:space="preserve">Tunable Structural Color in Au-Based One-Dimensional Hyperbolic Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binbin Wang</w:t>
+                <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianguo Wang</w:t>
+                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Zhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinze Liu</w:t>
+                <w:t xml:space="preserve">Katie Figueroa-Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (4), pp.1456-1463. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (24), pp.1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano15241898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571534v1</w:t>
+                <w:t xml:space="preserve">hal-05553234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platform for surface-enhanced Raman scattering in layered quantum materials</w:t>
+                <w:t xml:space="preserve">Subwavelength Grating Waveguide Supported by a Magnetic Dipole Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeong Chan Suh</w:t>
+                <w:t xml:space="preserve">Jianguo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayoung Ko</w:t>
+                <w:t xml:space="preserve">Jinze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 646, pp.158823. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (4), pp.1456-1463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469862v1</w:t>
+                <w:t xml:space="preserve">hal-04571534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pairs source based on counter-propagating spontaneous four wave mixing in a silicon nitride microring resonator</w:t>
+                <w:t xml:space="preserve">Platform for surface-enhanced Raman scattering in layered quantum materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Durán Gómez</w:t>
+                <w:t xml:space="preserve">Hyeong Chan Suh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tavares Ramírez</w:t>
+                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ramírez Alarcón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gómez-Robles</w:t>
+                <w:t xml:space="preserve">Hayoung Ko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.532359⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 646, pp.158823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011616v1</w:t>
+                <w:t xml:space="preserve">hal-04469862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanocrystal slab optical waveguide by multi-energy ion implantation: Linear and nonlinear optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated photon pairs source based on counter-propagating spontaneous four wave mixing in a silicon nitride microring resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rodríguez-Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Lizarraga-Medina</w:t>
+                <w:t xml:space="preserve">Samuel Durán-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonifacio Can-Uc</w:t>
+                <w:t xml:space="preserve">Patricia Tavares-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Oliver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
+                <w:t xml:space="preserve">Roberto Ramírez-Alarcón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Vázquez</w:t>
+                <w:t xml:space="preserve">M. Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 566, pp.130683. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (27), pp.7278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.532359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629613v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated photon pair source based on a silicon nitride micro-ring resonator for quantum memories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nanocrystal slab optical waveguide by multi-energy ion implantation: Linear and nonlinear optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gómez Robles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Rodríguez Becerra</w:t>
+                <w:t xml:space="preserve">Eder Lizarraga-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonifacio Can-Uc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Rangel-Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.519784⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 566, pp.130683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2024.130683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571536v1</w:t>
+                <w:t xml:space="preserve">hal-04629613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated photon pairs source in silicon carbide based on micro-ring resonators for quantum storage at telecom wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ramírez-Alarcón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gómez Robles</w:t>
+                <w:t xml:space="preserve">Patricia Tavarez-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duran-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rogríguez-Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ramírez-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.17755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-67411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh Photosensitivity Based on Single-Step Lay-on Integration of Freestanding Two-Dimensional Transition-Metal Dichalcogenide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seok Joon Yun</w:t>
+                <w:t xml:space="preserve">Integrated photon pair source based on a silicon nitride micro-ring resonator for quantum memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Durán-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ramírez-Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tavares-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rodríguez-Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c10721⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (7), pp.1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.519784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469858v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tailoring large-area surface plasmon polariton excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrahigh Photosensitivity Based on Single-Step Lay-on Integration of Freestanding Two-Dimensional Transition-Metal Dichalcogenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hye Min Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Peña Ramírez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Agnieszka Gwiazda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Ruiz Cortés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seok Joon Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (11), pp.115003. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.4432-4442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad77e4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c10721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011614v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-sensitive optical properties of monolayer tungsten diselenide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">Dynamic tailoring large-area surface plasmon polariton excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Peña Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaekak Yoo</w:t>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Mi Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Víctor Ruiz Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 653, pp.159382. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (11), pp.115003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ad77e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469860v1</w:t>
+                <w:t xml:space="preserve">hal-05011614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and magnetic metal-insulator-metal metasurfaces in the mid-infrared based on Babinet’s, Lorentz’s, and Kirchhoff’s principles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-sensitive optical properties of monolayer tungsten diselenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ga Hyun Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor A. Verdugo-Gutiérrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+                <w:t xml:space="preserve">Jaekak Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Zouari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
+                <w:t xml:space="preserve">Seung Mi Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101256⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 653, pp.159382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.159382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571538v1</w:t>
+                <w:t xml:space="preserve">hal-04469860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Excitation of Surface Plasmon Polaritons with Vector Laguerre–Gaussian Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric and magnetic metal-insulator-metal metasurfaces in the mid-infrared based on Babinet’s, Lorentz’s, and Kirchhoff’s principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Verdugo-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Peña-Ramírez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Basma Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Ruiz-Cortés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.523-533. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.101256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/opt5040039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2024.101256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011607v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunability of plasmonic resonances in stratified hyperbolic metamaterials</w:t>
+                <w:t xml:space="preserve">Dynamic Excitation of Surface Plasmon Polaritons with Vector Laguerre–Gaussian Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ramírez-Aragón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
+                <w:t xml:space="preserve">Aldo Peña-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citlalli Teresa Sosa-Sánchez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Víctor Ruiz-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micrna.2024.207990⟩</w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt5040039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011606v1</w:t>
+                <w:t xml:space="preserve">hal-05011607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunability of plasmonic resonances in stratified hyperbolic metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ramírez-Aragón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Zhai</w:t>
+                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gómez-Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Mazzola</w:t>
+                <w:t xml:space="preserve">Citlalli Teresa Sosa-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetrio Macias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+              <w:t xml:space="preserve">Micro and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.207990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micrna.2024.207990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571540v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic-Induced Transparencies in an Integrated Metaphotonic System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
+                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximino Arroyo Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
+                <w:t xml:space="preserve">Matteo Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12101701⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672096v1</w:t>
+                <w:t xml:space="preserve">hal-04571540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect magnetic mirror based on magnetic dipole scattering in all-dielectric resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Yu</w:t>
+                <w:t xml:space="preserve">Plasmonic-Induced Transparencies in an Integrated Metaphotonic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López-Rayón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Qian Li</w:t>
+                <w:t xml:space="preserve">Maximino Arroyo Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rodríguez-Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da-Yong Qiao</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Téllez-Limón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0085397⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672095v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Demetrio Macias</w:t>
+                <w:t xml:space="preserve">Perfect magnetic mirror based on magnetic dipole scattering in all-dielectric resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Qian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yong Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (15), pp.153101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0085397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014132v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband unidirectional transverse light scattering in a V-shaped silicon nanoantenna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Spin‐Direction Coupling between Circular Polarized Electric and Magnetic Dipoles and Photonic Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.450943⟩</w:t>
+              <w:t xml:space="preserve">Advanced Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.2200126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qute.202200126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612742v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherenkov radiation in integrated nanophotonic structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broadband unidirectional transverse light scattering in a V-shaped silicon nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinze Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yidu Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049085⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.7918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.450943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519062v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field probing of dielectric screening by hexagonal boron nitride in graphene integrated on silicon photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cherenkov radiation in integrated nanophotonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb31⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (23), pp.233103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612732v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide efficient directional coupling and decoupling via an integrated plasmonic nanoantenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-field probing of dielectric screening by hexagonal boron nitride in graphene integrated on silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+                <w:t xml:space="preserve">Jinbong Seok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Loo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.432637⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (31), pp.315207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/abfb31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441546v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled localized surface plasmon resonances in periodic arrays of gold nanowires on ion-exchange waveguide technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waveguide efficient directional coupling and decoupling via an integrated plasmonic nanoantenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/abcfd5⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (18), pp.29034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.432637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519021v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441546v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large depth of focus plasmonic metalenses based on Fresnel biprism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled localized surface plasmon resonances in periodic arrays of gold nanowires on ion-exchange waveguide technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Inclán Ladino</w:t>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job Mendoza-Hernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
+                <w:t xml:space="preserve">Victor Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.025801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/abcfd5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547430v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering colors in all-dielectric metasurfaces: metamodeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large depth of focus plasmonic metalenses based on Fresnel biprism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Inclán Ladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+                <w:t xml:space="preserve">Job Mendoza-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximino Luis Arroyo-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kalt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel García-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.045025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380463v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Selényi rings in the diffractionpatterns of layered samples with periodic arraysof cylindrical structures</w:t>
+                <w:t xml:space="preserve">Engineering colors in all-dielectric metasurfaces: metamodeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Shlyagina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Méndez</w:t>
+                <w:t xml:space="preserve">Victor Kalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macías</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, 1 (89-92)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547429v1</w:t>
+                <w:t xml:space="preserve">hal-02380463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential reflectivity spectroscopy on single patch nanoantennas</w:t>
+                <w:t xml:space="preserve">Observation of Selényi rings in the diffractionpatterns of layered samples with periodic arraysof cylindrical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Uriel Esparza Villa</w:t>
+                <w:t xml:space="preserve">Anna Shlyagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Raj Dhawan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugenio Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0029596⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (6), pp.940-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.385241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095850v1</w:t>
+                <w:t xml:space="preserve">hal-02547429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of surface plasmon polaritons in gold nano-slab on ion-exchanged waveguide technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
+                <w:t xml:space="preserve">Differential reflectivity spectroscopy on single patch nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Uriel Esparza Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Raj Dhawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Coello Cardenas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.381915⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.231102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0029596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416459v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical nanoheating of resonant silicon nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Yang</w:t>
+                <w:t xml:space="preserve">Excitation of surface plasmon polaritons in gold nano-slab on ion-exchanged waveguide technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Yang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Coello Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.030971⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.572-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.381915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316799v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale plasmonic TM-pass polarizer integrated on silicon photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Optical nanoheating of resonant silicon nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR06948H⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (21), pp.30971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.030971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331551v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing-wave spectrometry in silicon nano-waveguides using reflection-based near-field scanning optical microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Nanoscale plasmonic TM-pass polarizer integrated on silicon photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (1), pp.010702. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1056/28/1/010702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06948H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017064v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic mirror metasurface based on the in-phase excitation of magnetic dipole and electric quadrupole resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel G. Mandujano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,4268 +4766,4402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the fluorescence lifetime of quantum dots in presence of plasmonic nanostructures</w:t>
+                <w:t xml:space="preserve">Standing-wave spectrometry in silicon nano-waveguides using reflection-based near-field scanning optical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Borrero Landazabal</w:t>
+                <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Meza Olivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Garay Palmett</w:t>
+                <w:t xml:space="preserve">Wei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1159/1/012004⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.010702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1674-1056/28/1/010702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124424v1</w:t>
+                <w:t xml:space="preserve">hal-02017064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic-Based Subwavelength Graphene-on-hBN Modulator on Silicon Photonics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of the fluorescence lifetime of quantum dots in presence of plasmonic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borrero Landazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Meza Olivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Garay Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2893767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1159, pp.012004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1159/1/012004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015101v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane electric field confinement engineering in graphene-based hybrid plasmonic waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Plasmonic-Based Subwavelength Graphene-on-hBN Modulator on Silicon Photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbong Seok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sera Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.007503⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2019.2893767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288267v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of high-contrast-index gratings for color reproduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Es-Saidi</w:t>
+                <w:t xml:space="preserve">In-plane electric field confinement engineering in graphene-based hybrid plasmonic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heejun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (27), pp.7503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.007503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961136v1</w:t>
+                <w:t xml:space="preserve">hal-02288267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of guided waves using an all-fiber reflection-based NSOM with self-compensation of a phase drift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Binbin Wang</w:t>
+                <w:t xml:space="preserve">Metamodeling of high-contrast-index gratings for color reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Es-Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.43.004863⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908464v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of all-dielectric structures for color generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+                <w:t xml:space="preserve">Imaging of guided waves using an all-fiber reflection-based NSOM with self-compensation of a phase drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Zhi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Mohamad</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (14), pp.3959-3967. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.003959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843778v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocity and Babinet’s principles applied to the enhancement of the electric and magnetic local density of states in integrated plasmonics on silicon photonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of all-dielectric structures for color generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Karen González-Alcalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Alicia Meza-Olivo</w:t>
+                <w:t xml:space="preserve">Habib Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Garay-Palmett</w:t>
+                <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (30), </w:t>
+              <w:t xml:space="preserve">, 2018, 57 (14), pp.3959-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.009155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.003959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908482v1</w:t>
+                <w:t xml:space="preserve">hal-01843778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental realization of deep-subwavelength confinement in dielectric optical resonators</w:t>
+                <w:t xml:space="preserve">Reciprocity and Babinet’s principles applied to the enhancement of the electric and magnetic local density of states in integrated plasmonics on silicon photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuren Hu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwan Khater</w:t>
+                <w:t xml:space="preserve">Avril Alicia Meza-Olivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Garay-Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aat2355⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.009155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865022v1</w:t>
+                <w:t xml:space="preserve">hal-01908482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">Experimental realization of deep-subwavelength confinement in dielectric optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuren Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Kratschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 708, pp.612 - 618. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aat2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843784v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmons in suspended graphene: launching with in-plane gold nanoantenna and propagation properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultraviolet, blue, and green InGaN-based light-emitting diodes functionalized with ZnO nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lerondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.017306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 708, pp.612 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843779v1</w:t>
+                <w:t xml:space="preserve">hal-01843784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium gallium nitride-based ultraviolet, blue, and green light-emitting diodes functionalized with shallow periodic hole patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mun Seok Jeong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.45726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep45726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of tip-localized surface plasmon resonances in periodic arrays of gold nanowires with triangular cross section</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+                <w:t xml:space="preserve">Surface plasmons in suspended graphene: launching with in-plane gold nanoantenna and propagation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Février</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002147⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.017306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843780v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local density of electromagnetic states in plasmonic nanotapers: spatial resolution limits with nitrogen-vacancy centers in diamond nanospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of tip-localized surface plasmon resonances in periodic arrays of gold nanowires with triangular cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6815⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.34.002147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627762v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid integrated optical waveguides in glass for enhanced visible photoluminescence of nanoemitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local density of electromagnetic states in plasmonic nanotapers: spatial resolution limits with nitrogen-vacancy centers in diamond nanospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Gardillou</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Geng</w:t>
+                <w:t xml:space="preserve">Aurelien Drezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.010263⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (20), pp.205207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa6815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843788v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of SiO_x (1 &amp;lt; x &amp;lt; 2) Thin Film Optical Waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid integrated optical waveguides in glass for enhanced visible photoluminescence of nanoemitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. G. Lizarraga-Medina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Nedev</w:t>
+                <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2610862⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392940v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concentric Plasmonic Platform for the Efficient Excitation of Surface Plasmon Polaritons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Geng</w:t>
+                <w:t xml:space="preserve">Study of SiO_x (1 &amp;lt; x &amp;lt; 2) Thin Film Optical Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Lizarraga-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugenio R. Méndez</w:t>
+                <w:t xml:space="preserve">N. Nedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11468-015-0032-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (21), pp.4926 - 4932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2016.2610862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392942v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal length of ZnO nanorods for improving the light-extraction efficiency of blue InGaN light-emitting diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hyun Jeong</w:t>
+                <w:t xml:space="preserve">A Concentric Plasmonic Platform for the Efficient Excitation of Surface Plasmon Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio R. Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.23.023195⟩</w:t>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-015-0032-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392938v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal length of ZnO nanorods for improving the light-extraction efficiency of blue InGaN light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mun Seok Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (18), pp.23195-23207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.023195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371377v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic mode coupler on ion-exchanged waveguides for the efficient excitation of surface plasmon modes (Presentation Recording)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Barbier</w:t>
+                <w:t xml:space="preserve">Near-Field and Far-Field Sensitivities of LSPR Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2188304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (17), pp.9470-9476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049111v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Hybrid Photonic--Plasmonic Light Concentrator for Nanofocusing in an Integrated Silicon Photonics Platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nguyen Kim</w:t>
+                <w:t xml:space="preserve">Adiabatic mode coupler on ion-exchanged waveguides for the efficient excitation of surface plasmon modes (Presentation Recording)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl503409k⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanophotonic Materials XII, 9545, pp.95450Q. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2188304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371374v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated plasmonic double bowtie / ring grating structure for enhanced electric field confinement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">On-Chip Hybrid Photonic--Plasmonic Light Concentrator for Nanofocusing in an Integrated Silicon Photonics Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysamreza Chamanzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bachelot</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nguyen Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanospectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nansp-2015-0005⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), pp.849-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl503409k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392934v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing ion-exchanged waveguide for the efficient excitation of surface plasmons (Presentation Recording)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated plasmonic double bowtie / ring grating structure for enhanced electric field confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Couteau</w:t>
+                <w:t xml:space="preserve">Nancy Rahbany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanospectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nansp-2015-0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2188124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049122v1</w:t>
+                <w:t xml:space="preserve">hal-01392934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of Bloch mode propagation in an integrated chain of gold nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Interfacing ion-exchanged waveguide for the efficient excitation of surface plasmons (Presentation Recording)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josslyn Beltran Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gardillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.24-30. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Plasmonics: Metallic Nanostructures and Their Optical Properties XIII, 9547, pp.95471W. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/PRJ.2.000024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2188124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371369v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of Bloch mode propagation in an integrated chain of gold nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Tellez-Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Kadiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Turover</w:t>
+                <w:t xml:space="preserve">Mickael Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t>
+              <w:t xml:space="preserve">Photonics research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PRJ.2.000024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371368v1</w:t>
+                <w:t xml:space="preserve">hal-01371369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology assisted self-organization of colloidal nanoparticles: application to 2D large-scale nanomastering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hadjar</w:t>
+                <w:t xml:space="preserve">Daniel Turover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Nomenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1203-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.5.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392944v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waveguide-coupled nanowire as an optical antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Faustini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban A. Letailleur</w:t>
+                <w:t xml:space="preserve">Yassine Hadjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (11), pp.2347-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.002347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759965v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Fevrier</w:t>
+                <w:t xml:space="preserve">Self-assembled Titanium Calcium Oxide Nanopatterns as versatile Reactive Nanomasks for Dry Etching Lithographic Transfer with High Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenna L. Drisko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban A. Letailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Chelnokov</w:t>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.984-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2NR33341D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371177v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact surface structures for the efficient excitation of surface plasmon-polaritons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+                <w:t xml:space="preserve">Observation of near-field dipolar interactions involved in a metal nanoparticle chain waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniello Apuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio R. Mendez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexei Chelnokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100757⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl304164y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151975v1</w:t>
+                <w:t xml:space="preserve">hal-01371177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis and near-field observation of strong coupling between plasmonic nanogap and silicon waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Apuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Sedaghat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (23), pp.231109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4725511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er-Doped Optical Waveguide Amplifiers in X-Cut Lithium Niobate by Selective Codiffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact surface structures for the efficient excitation of surface plasmon-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio de La Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio R. Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetrio Macías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christi K. Madsen</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2009.2039126⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (6), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151969v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+                <w:t xml:space="preserve">Er-Doped Optical Waveguide Amplifiers in X-Cut Lithium Niobate by Selective Codiffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet E. Solmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohannes Eknoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grosse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christi K. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2009.2039126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992869v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Neodymium-doped passively Q-switched waveguide laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+                <w:t xml:space="preserve">Efficient directional coupling between silicon and copper plasmonic nanoslot waveguides: toward metal− oxide− silicon nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bastard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Marc Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.2922-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl101065q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394064v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hybrid Neodymium-doped passively Q-switched waveguide laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Broquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 149, pp.181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">All-optical phase-independent logic elements based on phase shift induced by coherent soliton collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg V. Kolokoltsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vountesmeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (6), pp.1048. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2002.1018816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9037,100 +9171,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources lasers pulsées en optique intégrée sur verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique / photonique. INPG, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPG0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05553329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9140,105 +9274,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-matter interaction in integrated nanophotonic and plasmonic devices: towards quantum near-field nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Salas-Montiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Sorbonne Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05011603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9306,51 +9440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AA7B7F4"/>
+    <w:nsid w:val="104497D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9537,51 +9671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salas-montiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-4019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135442486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arturo Araiza-Sixtos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomez-Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rangel-Rojo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.17.17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Castro-Simanca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dom&#237;nguez-Serna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencel de la Cruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.572117" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Daniel Castro Toscano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jauregui Vazquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder German Lizarraga Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.71.041303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Castro-Toscano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Marquez Becerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.58.1.51199" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo T&#233;llez-Lim&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rodr&#237;guez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Ray&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Figueroa-Guardiola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241898" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinze Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01526" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469862v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Chan Suh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Hyun Cho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Ko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158823" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011616v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodr&#237;guez Becerra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dur&#225;n G&#243;mez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tavares Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez Alarc&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.532359" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04629613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacio Can-Uc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Oliver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria V&#225;zquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571536v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez Robles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04667488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ram&#237;rez-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67411-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469858v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz Cort&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad77e4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekak Yoo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Mi Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159382" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Verdugo-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Zouari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101256" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011607v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz-Cort&#233;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt5040039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ram&#237;rez-Arag&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Teresa Sosa-S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Luis Arroyo-Carrasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2024.207990" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Macias" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Arroyo Carrasco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101701" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Qian Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yong Qiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085397" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014132v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidu Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Qiao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqian Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450943" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049085" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612732v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Kim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbong Seok" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb31" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441546v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432637" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tellez-Limon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abcfd5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Incl&#225;n Ladino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garc&#237;a-M&#233;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547429v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shlyagina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio M&#233;ndez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.385241" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095850v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza Villa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj Dhawan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029596" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02416459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello Cardenas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381915" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030971" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06948H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zhi Sun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/28/1/010702" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124424v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borrero Landazabal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meza Olivo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Garay Palmett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1159/1/012004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2893767" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007503" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961136v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000079" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908464v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004863" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843778v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003959" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Alicia Meza-Olivo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garay-Palmett" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.009155" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865022v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuren Hu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Khater" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Kratschmer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat2355" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843779v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017306" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6815" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843788v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.010263" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salazar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Vazquez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedev" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2610862" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de La Cruz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0032-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023195" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188304" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371374v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysamreza Chamanzar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen Kim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503409k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392934v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nansp-2015-0005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049122v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188124" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371369v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.2.000024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151975v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. Mendez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100757" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BV35BSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151969v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet E. Solmaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohannes Eknoyan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi K. Madsen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2039126" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151965v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Kolokoltsev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vountesmeri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1018816" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05553329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPG0024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011603v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salas-montiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9336-4019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135442486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josslyn Beltran Madrigal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Salas-Montiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blaize" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2026.133052" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616713v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Romero-Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Trotsiuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garay-Palmett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ae6a55" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arturo Araiza-Sixtos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomez-Robles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rangel-Rojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.17.17" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferney Castro-Simanca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dom&#237;nguez-Serna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencel de la Cruz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.572117" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Daniel Castro Toscano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jauregui Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder German Lizarraga Medina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31349/RevMexFis.71.041303" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Castro-Toscano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Tiznado Vazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heriberto Marquez Becerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7149/OPA.58.1.51199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo T&#233;llez-Lim&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rodr&#237;guez-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez-Ray&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Figueroa-Guardiola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15241898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Zhai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinze Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jeong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeong Chan Suh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga Hyun Cho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayoung Ko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158823" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rodr&#237;guez-Becerra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dur&#225;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tavares-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ram&#237;rez-Alarc&#243;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;mez-Robles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.532359" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04629613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonifacio Can-Uc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Oliver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria V&#225;zquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2024.130683" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04667488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tavarez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duran-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rogr&#237;guez-Becerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67411-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.519784" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Nomenyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye Min Oh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Gwiazda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seok Joon Yun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz Cort&#233;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ad77e4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaekak Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Mi Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.159382" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Verdugo-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Zouari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2024.101256" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Pe&#241;a-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Ruiz-Cort&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt5040039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ram&#237;rez-Arag&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citlalli Teresa Sosa-S&#225;nchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Luis Arroyo-Carrasco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micrna.2024.207990" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571540v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mazzola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Macias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qute.202200126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximino Arroyo Carrasco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12101701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Qian Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yong Qiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085397" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidu Yu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Qiao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqian Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.450943" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519062v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612732v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbong Seok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejun Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfb31" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441546v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Loo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rahbany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.432637" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519021v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Tellez-Limon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gardillou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/abcfd5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Incl&#225;n Ladino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garc&#237;a-M&#233;ndez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02380463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Karen Gonz&#225;lez-Alcalde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kalt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mac&#237;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02547429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Shlyagina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio M&#233;ndez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.385241" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03095850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Uriel Esparza Villa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj Dhawan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0029596" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02416459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coello Cardenas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.381915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Yang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.030971" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331551v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06948H" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167920v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G. Mandujano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085749" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017064v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Zhi Sun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ding" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1056/28/1/010702" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borrero Landazabal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meza Olivo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Garay Palmett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1159/1/012004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015101v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2019.2893767" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288267v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.007503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000079" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bachelot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004863" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843778v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mohamad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.003959" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Alicia Meza-Olivo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.009155" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865022v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuren Hu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Khater" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Kratschmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Engelmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat2355" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mun Seok Jeong" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep45726" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.017306" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l F&#233;vrier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Apuzzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.34.002147" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa6815" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843788v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Geng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.010263" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Lizarraga-Medina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salazar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Vazquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nedev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2610862" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392942v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de La Cruz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. M&#233;ndez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-015-0032-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.023195" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371377v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kaminsky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nicolas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Renault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00566" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049111v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188304" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371374v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Luo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysamreza Chamanzar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nguyen Kim" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503409k" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nansp-2015-0005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188124" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371369v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fevrier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PRJ.2.000024" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371368v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Kadiri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turover" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.132" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392944v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.002347" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759965v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faustini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenna L. Drisko" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban A. Letailleur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR33341D" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Chelnokov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl304164y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Sedaghat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4725511" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio R. Mendez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100757" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BV35BSB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151969v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet E. Solmaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohannes Eknoyan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christi K. Madsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2039126" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992869v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Fedeli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl101065q" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394064v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Broquin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Kolokoltsev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vountesmeri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2002.1018816" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05553329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPG0024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05011603v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>