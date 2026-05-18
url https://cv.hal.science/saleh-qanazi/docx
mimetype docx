--- v0 (2026-03-26)
+++ v1 (2026-05-18)
@@ -66,610 +66,262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
-[...346 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing Social Digital Twins: Integrating Real-Time Social Media Data for Inclusive, Smart, and Sustainable City Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universities, Cities and Sustainable Development: Collaborative Pathways for a Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Latvia, Oct 2025, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer la gestion ascendante des villes intelligentes grâce aux jumeaux numériques sociaux : étude de cas du projet de renouvellement urbain Concorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Doctorales de l'ASRDLF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Iași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler le rôle du citoyen : Pour des villes intelligentes inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE D’ÉTUDE VILLES SENSIBLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPI Nantes, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -679,858 +331,1206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Social Dimensions into Urban Digital Twins: A Review and Proposed Framework for Social Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/smartcities8010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Urban Service Location Suitability: Mapping Social Behavior Dynamics with Space Syntax Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab H Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Shahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani El Meouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (5), pp.609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/land13050609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Spatial Analysis of Schools Based on Neighborhood Planning of the 15-min City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Enab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Zawawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isam Shahrour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (3), pp.143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/urbansci8030143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Existing Pavement Distresses Utilizing ArcMap-GIS: The Case of Nablus City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Natsheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Rashed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jordan Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.247 - 258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14525/jjce.v17i2.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing Sustainable Development Goals in Strategic Development Planning Procedures. Case Study: Local Development Planning Manual for the Palestinian Cities and Towns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Itair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Zaidalkilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amjad Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An-Najah University Journal for Research - B (Humanities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (8), pp.1491-1526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35552/0247.37.8.2074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 severity and urban factors: investigation and recommendations based on machine learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Abujayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Dehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palestinian Medical and Pharmaceutical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59049/2790-0231.1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone-Industry in Palestine: Bridging the Gap between Environmental Sustainability and Economical Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahraa Zawawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.12-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23754931.2021.1941206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Comprehensive Definition of Urban Digital Twins: Bridging Gaps for Smart City Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Qanazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1310, Springer Nature Switzerland, pp.660-674, 2025, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88653-9_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révéler le rôle du citoyen : pour des villes intelligentes inclusives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Qanazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Cahiers ESPI2R</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the Spatial Suitability of the Location of Urban Services Using Space Syntax Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Qanazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isam Shahrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani El Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 906, Springer Nature Switzerland, pp.86-98, 2024, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23754931.2021.1941206⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53824-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408592v1</w:t>
+                <w:t xml:space="preserve">hal-04500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1685,51 +1685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88653-9_64" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415654v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925700v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04613190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities8010023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Enab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zawawi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030143" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Natsheh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rashed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14525/jjce.v17i2.07" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaidalkilani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35552/0247.37.8.2074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Toma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abujayyab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dehbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59049/2790-0231.1095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23754931.2021.1941206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925700v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04613190v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities8010023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab H Hijazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isam Shahrour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani El Meouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13050609" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Enab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Zawawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030143" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Issa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Hijazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Natsheh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rashed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14525/jjce.v17i2.07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Itair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaidalkilani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35552/0247.37.8.2074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Toma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Abujayyab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Dehbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59049/2790-0231.1095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04408592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23754931.2021.1941206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88653-9_64" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04500783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53824-7_9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>