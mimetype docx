--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -3819,51 +3819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80BA53D1"/>
+    <w:nsid w:val="67A65D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>