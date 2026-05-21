--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,3764 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3712 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Salih Abdelaziz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">salih-abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5814-3018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168125226</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Amfp7cwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">my name is ...</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and manufacturing method for the production of soft tensegrity structures and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.106405. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2026.106405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and kinetostatic analysis of a tip-stiffness improved compliant continuum robot using anti-buckling universal joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangbo Hao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02783649251344328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05104616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling compliant bistable mechanisms: An energy method based on the high-order smooth curvature model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinghao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangbo Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaxiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pongsiri Kuresangsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.109315. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2024.109315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04555400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bars behavior on the design of soft tensegrities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (10), pp.104501. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the beam selection for non-coplanar VMAT by using simulated annealing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Okoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (5), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2021.3111736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03367418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis Method for the Design of Variable Stiffness Components Using Prestressed Singular Elastic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.598-612. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of cable-driven manipulators in the presence of friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.139-147. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01878600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modeling to control of a variable stiffness device based on a cable-driven tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01370419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Magnetic Resonance Imaging-Compatible Cable-Driven Manipulator With New Instrumentation and Synthesis Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Esteveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (9), pp.091006. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4027783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01349877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations for a novel MRI compatible manipulator for prostate cryoablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Esteveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.811-819. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-011-0558-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’une tenségrité souple pour la conception d’un effecteur à raideur variable d’endoscope chirurgical robotisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a soft tensegrity to build an endoscope tip: numerical assessment of orientation and stiffness capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Geiskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS 2024 - Conference on New Technologies for Computer and Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super twisting control for tensegrity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Angel Alvarez Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jacinto-Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2022 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Remote Center of Motion Spherical Parallel Tensegrity Mechanism for Percutaneous Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Jjouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mackenzie Cruz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. pp.332-339, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Controller for a Planar Tensegrity Mechanism with decoupled position and stiffness control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurado Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK 2020 - 17th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Ljubljana, Slovenia. pp.349-358, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03140520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Parameters Influence on the Static Workspace and the Stiffness Range of a Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Mackenzie Cruz-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Avila Vilchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Herlinda Vilchis-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK 2020 - 17th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Ljubljana, Slovenia. pp.15-24, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50975-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03141529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous and decoupled control of the position and the stiffness of a spatial RCM tensegrity mechanism for needle manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurado Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Aiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3882-3888, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03140522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the control of tensegrity mechanisms for variable stiffness applications: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.163-171, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01643092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a novel variable stiffness spherical joint with application to MR-compatible robot design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.661-667, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on a variable stiffness tensegrity mechanism for an MR-compatible needle holder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Zompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Singularities for the Design of Softening Springs Using Compliant Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC/CIE: International Design Engineering Technical Conferences and Computers and Information in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, MA, United States. pp.V05AT08A019, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-47240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a MR-compatible cable-driven manipulator: Design and technological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Esteveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St Paul, France. pp.1488-1494, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dévelopement d'un système robotique pour la cryothérapie de la prostate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Esteveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Mathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an MR-compatible needle holder with adaptive compliance using an active tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURGETICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Chambéry, France. Computer-Assisted Medical Interventions. Scientific problems, tools and clinical applications, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique médicale - Contraintes, spécificités et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Techniques de l'Ingénieur, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Spring Characteristics on the Behavior of Tensegrity Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Boehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vedrines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-169, 2014, 978-3-319-06698-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01018866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un système robotique pour la radiologie interventionnelle sous IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Strasbourg, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012STRAD034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00801844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3819,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67A65D39"/>
+    <w:nsid w:val="DD2A1723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4050,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salih-abdelaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5814-3018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168125226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05104616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangbo Hao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251344328" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04555400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxiang Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsiri Kuresangsai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109315" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03367418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3111736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.11.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esteveny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027783" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0558-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9C8TKHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Alvarez Duarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mackenzie Cruz-Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_36" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurado Realpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_43" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03141529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197507" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_17" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487192" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Zompas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47240" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225302" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7789" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01018866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAD034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salih-abdelaziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5814-3018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168125226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Amfp7cwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geiskopf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Abdelaziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106405" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05104616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyao Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangbo Hao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649251344328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04555400v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinghao Liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxiang Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsiri Kuresangsai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2024.109315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03367418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Okoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boussion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2021.3111736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boehler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vedrines" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.11.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2016.09.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esteveny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027783" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-011-0558-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D9C8TKHP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Alvarez Duarte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jacinto-Villegas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Herlinda Vilchis-Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Avila Vilchis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Jjouaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mackenzie Cruz-Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_36" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140520v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurado Realpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_43" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03141529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50975-0_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03140522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aiche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197507" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01643092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_17" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275607v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Zompas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225302" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7789" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01018866v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAD034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>