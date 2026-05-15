--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -106,165 +106,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senghor : trahison</w:t>
+                <w:t xml:space="preserve">Actualités et spectralités de Paulin J. Hountondji. Introduction à « Des « Socrate » par milliers ? » de Paulin J. Hountondji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethiopiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844452v1</w:t>
+                <w:t xml:space="preserve">hal-04844494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités et spectralités de Paulin J. Hountondji. Introduction à « Des « Socrate » par milliers ? » de Paulin J. Hountondji</w:t>
+                <w:t xml:space="preserve">Senghor : trahison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Ethiopiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844494v1</w:t>
+                <w:t xml:space="preserve">hal-04844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bessone, Faire justice de l’irréparable. Esclavage colonial et responsabilités contemporaines, Paris, Vrin, 2019</w:t>
               </w:r>
@@ -1325,348 +1325,266 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t>
+                <w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëline Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Africae. </w:t>
+              <w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Africa with V. Y. Mudimbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Twaweza, pp.13-32, 2025</w:t>
+              <w:t xml:space="preserve">Thinking Africa with Mudimbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africae, A paraître, Africae Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843048v1</w:t>
+                <w:t xml:space="preserve">halshs-04381437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Penser l’Afrique avec V. Y. Mudimbe</w:t>
+                <w:t xml:space="preserve">Introduction: Thinking Africa With V.Y. Mudimbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëline Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Africae. </w:t>
-[...95 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Salim Abdelmadjid, Marie-Aude Fouéré, Maëline Le Lay. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Africa With V.Y. Mudimbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2025, Africae Studies</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Africae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Africae Studies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05546480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2571,51 +2489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844496v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.3964" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04846954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.4279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04847018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04847079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25721/twm6-gy75." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Bachir Diagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04847287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04849989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04841220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Abdelmadjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844496v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5238" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844498v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.3964" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04846954v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.4279" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04847018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04847079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841812v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quiviger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Luce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04841151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/africae/7401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04843391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04842945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04844324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04850162v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25721/twm6-gy75." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04853866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Bachir Diagne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04847287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04849989v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-04841220v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>