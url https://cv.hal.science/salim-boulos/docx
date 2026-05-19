--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Salim Boulos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Adjunct faculty at Lebanese American University LAU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -125,476 +125,570 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Architect, researcher and experienced Professor of Architecture with a demonstrated history of working in the higher education industry and PhD candidate since 2021. Strong education professional with a Master of Higher Studies in Architecture from Académie Libanaise des Beaux-Arts and a Master of Design et Innovation pour l'Architecture from École Nationale Supérieure d'Architecture de Grenoble. Research themes include theory, pedagogy and history of architecture.</w:t>
+        <w:t xml:space="preserve">Architecte, chercheur et enseignant d’architecture, disposant d’une expérience solide dans l’enseignement supérieur et la pratique professionnelle. Titulaire d’un doctorat en architecture et ville, avec une thèse ayant reçu une recommandation de publication par le jury.Il bénéficie d’une formation académique forte, avec un Diplôme d’Études Supérieures en architecture de l’Académie Libanaise des Beaux-Arts (ALBA) et un D.P.E.A. en Design et Innovation pour l’Architecture de l’École Nationale Supérieure d’Architecture de Grenoble.Ses recherches portent sur la théorie, l’histoire et la pédagogie de l’architecture, avec un intérêt particulier pour les transferts culturels et les transferts des savoirs ainsi que les processus d’hybridation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes d’entretien : de l’Histoire aux transferts</w:t>
+                <w:t xml:space="preserve">L’histoire de l’enseignement de l’architecture au Liban, vue par le prisme des tensions géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Boulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17</w:t>
+              <w:t xml:space="preserve">2026, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028674v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05028659v1</w:t>
+                <w:t xml:space="preserve">hal-05583534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liban: Relations et Echanges</w:t>
+                <w:t xml:space="preserve">Les méthodes d’entretien : de l’Histoire aux transferts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Boulos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Architecture en ses écoles - Une encyclopédie au XXè siècle</w:t>
+              <w:t xml:space="preserve">Une Vue du LAVUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Locus Solus, 2022, 978-2-36833-276-4</w:t>
+              <w:t xml:space="preserve">, 2024, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur de l’enseignement de l’architecture : entre l’Atelier et le Design Studio ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347737v1</w:t>
+                <w:t xml:space="preserve">Salim Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une Vue du LAVUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro spécial « futurs » (16), pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liban, relations et échanges</w:t>
+                <w:t xml:space="preserve">Liban: Relations et Echanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Boulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Architecture en ses écoles - Une encyclopédie au XXè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Locus Solus, 2022, 978-2-36833-276-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, relations et échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture en ses écoles : une encyclopédie de l'enseignement de l'architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.459-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -662,51 +756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F315952"/>
+    <w:nsid w:val="21D72A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -893,51 +987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-boulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7866-8842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-boulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7866-8842" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ghorayeb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028908v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>