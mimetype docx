--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -177,165 +177,165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (146)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (150)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional random field data analysis using nonparametric L 1 -modal regression</w:t>
+                <w:t xml:space="preserve">Dirichlet–Kernel Methods for Geometric Conditional Quantiles: Bahadur Expansions and Boundary Adaptivity on the d-Simplex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Azzi</w:t>
+                <w:t xml:space="preserve">Abdulghani Alwadeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
+                <w:t xml:space="preserve">Salah Khardani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 73, pp.100963. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (8), pp.1242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2026.100963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math14081242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513709v1</w:t>
+                <w:t xml:space="preserve">hal-05585268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate spatial conditional quantiles on hyperspheres in the presence of measurement error</w:t>
               </w:r>
@@ -406,13862 +406,14287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Theory for Multivariate Nonparametric Quantile Regression with Stationary Ergodic Functional Covariates and Missing-at-Random Responses</w:t>
+                <w:t xml:space="preserve">Functional random field data analysis using nonparametric L 1 -modal regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadjer Belhas</w:t>
+                <w:t xml:space="preserve">Amel Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18 (3), pp.445. </w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 73, pp.100963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym18030445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2026.100963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537619v1</w:t>
+                <w:t xml:space="preserve">hal-05513709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis of a Kernel-Type Estimator for Parabolic Stochastic Partial Differential Equations Driven by Cylindrical Sub-Fractional Brownian Motion</w:t>
+                <w:t xml:space="preserve">Asymptotic Theory for Multivariate Nonparametric Quantile Regression with Stationary Ergodic Functional Covariates and Missing-at-Random Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalik Keddi</w:t>
+                <w:t xml:space="preserve">Hadjer Belhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fethi Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (16), pp.2627. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (3), pp.445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math13162627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym18030445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211851v1</w:t>
+                <w:t xml:space="preserve">hal-05537619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost Optimization in a GI/M/2/N Queue with Heterogeneous Servers, Working Vacations, and Impatient Customers via the Bat Algorithm</w:t>
+                <w:t xml:space="preserve">Statistical Inference for Drift Parameters in Gaussian White Noise Models Driven by Caputo Fractional Dynamics Under Discrete Observation Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Guendouzi</w:t>
+                <w:t xml:space="preserve">Abdelmalik Keddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (21), pp.3559. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (4), pp.655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math13213559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym18040655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352333v1</w:t>
+                <w:t xml:space="preserve">hal-05591849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimation of L1-Modal Regression Under Functional Single-Index Models for Practical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric Functional Times Series Data Analysis by kNN–Local Linear M-Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatimah Almulhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math13040602⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 14 (9), pp.1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math14091455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946882v1</w:t>
+                <w:t xml:space="preserve">hal-05605988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric conditional U-statistics on Lie groups with measurement errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounds in Wasserstein distance for locally stationary functional time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Nino G. Tinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2025.101944⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (3), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-026-01740-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018104v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic results of the randomly censored kernel-type expectile regression estimator for functional dependent data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Estimation of L1-Modal Regression Under Functional Single-Index Models for Practical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Almulhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math13040602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11203-025-09328-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05120336v1</w:t>
+                <w:t xml:space="preserve">hal-04946882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar-on-Function Mode Estimation Using Entropy and Ergodic Properties of Functional Time Series Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Almanjahie</w:t>
+                <w:t xml:space="preserve">Linear Wavelet-Based Estimators of Partial Derivatives of Multivariate Density Function for Stationary and Ergodic Continuous Time Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (6), pp.552. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 27 (4), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e27040389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e27060552⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05084108v1</w:t>
+                <w:t xml:space="preserve">hal-05024216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Almost Sure Rate of Convergence for the Wavelets Estimator in the Partially Linear Additive Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Chokri</w:t>
+                <w:t xml:space="preserve">k-Nearest Neighbour Estimation of the Conditional Set-Indexed Empirical Process for Functional Data: Asymptotic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Souddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Axioms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/axioms14020076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym17030394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979046v1</w:t>
+                <w:t xml:space="preserve">hal-04905156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-Nearest Neighbour Estimation of the Conditional Set-Indexed Empirical Process for Functional Data: Asymptotic Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate spatial conditional U -quantiles: a Bahadur–Kiefer representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Axioms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.100593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinam.2025.100593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/axioms14020076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04905156v1</w:t>
+                <w:t xml:space="preserve">hal-05091480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Wavelet-Based Estimators of Partial Derivatives of Multivariate Density Function for Stationary and Ergodic Continuous Time Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric conditional U-statistics on Lie groups with measurement errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (4), pp.389. </w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1--86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e27040389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2025.101944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024216v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate spatial conditional U -quantiles: a Bahadur–Kiefer representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic results of the randomly censored kernel-type expectile regression estimator for functional dependent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.100593. </w:t>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinam.2025.100593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11203-025-09328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091480v1</w:t>
+                <w:t xml:space="preserve">hal-05120336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Theorems for Kernel Regression Estimator for Quasi-Associated Functional Censored Time Series Within Single Index Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalar-on-Function Mode Estimation Using Entropy and Ergodic Properties of Functional Time Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Almulhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Attaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oum Elkheir Benouda</w:t>
+                <w:t xml:space="preserve">Ibrahim Almanjahie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math13050886⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e27060552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981202v1</w:t>
+                <w:t xml:space="preserve">hal-05084108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates in the complete convergence of weighted bootstrap means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+                <w:t xml:space="preserve">Optimal Almost Sure Rate of Convergence for the Wavelets Estimator in the Partially Linear Additive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Chokri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2024.2449096⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym17030394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04878656v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Linear Regression for Functional Ergodic Data with Missing at Random Responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bouanani</w:t>
+                <w:t xml:space="preserve">Rates in the complete convergence of weighted bootstrap means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math13243941⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2024.2449096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411519v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates for the SLLN for long-memory and heavy-tailed processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Ben Hariz</w:t>
+                <w:t xml:space="preserve">Limit Theorems for Kernel Regression Estimator for Quasi-Associated Functional Censored Time Series Within Single Index Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oum Elkheir Benouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpr.2025.19⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math13050886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129242v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Estimation of Partial Derivatives in Multivariate Regression Under Discrete-Time Stationary Ergodic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (10), pp.1587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math13101587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for conditional U-statistics analysis on hyperspheres for missing at random data in the presence of measurement error</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rates for the SLLN for long-memory and heavy-tailed processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ben Hariz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 472, pp.116811. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2025.116811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2025.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089396v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Theorems for Wavelet Conditional $\boldsymbol{U}$-Statistics for Time Series Models</w:t>
+                <w:t xml:space="preserve">Limit theorems for conditional U-statistics analysis on hyperspheres for missing at random data in the presence of measurement error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), pp.181-224. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 472, pp.116811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S106653072570005X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2025.116811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201776v1</w:t>
+                <w:t xml:space="preserve">hal-05089396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonparametric distribution-free test of independence among continuous random vectors based on L1-norm</w:t>
+                <w:t xml:space="preserve">Local Linear Regression for Functional Ergodic Data with Missing at Random Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Berrahou</w:t>
+                <w:t xml:space="preserve">Yassine Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bouanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Douge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (24), pp.3941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/24-BEJ1772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math13243941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946880v1</w:t>
+                <w:t xml:space="preserve">hal-05411519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-based estimators of partial derivatives of a multivariate density function for discrete stationary and ergodic processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limit Theorems for Wavelet Conditional $\boldsymbol{U}$-Statistics for Time Series Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (5), pp.12519-12553. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.181-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/math.2025565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S106653072570005X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089399v1</w:t>
+                <w:t xml:space="preserve">hal-05201776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak convergence of the conditional single index $ U $-statistics for locally stationary functional time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nonparametric distribution-free test of independence among continuous random vectors based on L1-norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Douge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2024720⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/24-BEJ1772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558676v1</w:t>
+                <w:t xml:space="preserve">hal-04946880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap of Reliability Indicators for Semi-Markov Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Votsi</w:t>
+                <w:t xml:space="preserve">Wavelet-based estimators of partial derivatives of a multivariate density function for discrete stationary and ergodic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.12519-12553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2025565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-024-10125-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04825670v1</w:t>
+                <w:t xml:space="preserve">hal-05089399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit Theorems in the Nonparametric Conditional Single-Index U-Processes for Locally Stationary Functional Random Fields under Stochastic Sampling Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost Optimization in a GI/M/2/N Queue with Heterogeneous Servers, Working Vacations, and Impatient Customers via the Bat Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Guendouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (13), pp.1996. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 13 (21), pp.3559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math13213559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math12131996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04631655v1</w:t>
+                <w:t xml:space="preserve">hal-05352333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for local polynomial estimation of regression for functional dependent data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bouanani</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis of a Kernel-Type Estimator for Parabolic Stochastic Partial Differential Equations Driven by Cylindrical Sub-Fractional Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Keddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.20241150⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (16), pp.2627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math13162627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670145v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in number of neighbors consistency and weak convergence of $ k $NN empirical conditional processes and $ k $NN conditional $ U $-processes involving functional mixing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limit theorems for local polynomial estimation of regression for functional dependent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bouanani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Nezzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.4427-4550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2024218⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.23651-23691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.20241150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404704v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Convergence of the Conditional Set-Indexed Empirical Process for Missing at Random Functional Ergodic Data</w:t>
+                <w:t xml:space="preserve">Uniform in number of neighbors consistency and weak convergence of $ k $NN empirical conditional processes and $ k $NN conditional $ U $-processes involving functional mixing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fethi Madani</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nezzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math12030448⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.4427-4550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2024218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427506v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bahadur representation for empirical and smooth quantile estimators under association</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical likelihood based confidence regions for functional of copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douge Lahcen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Keziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2024.2312396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-024-10086-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04559751v1</w:t>
+                <w:t xml:space="preserve">hal-04443023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong consistency rate in functional single index expectile model for spatial data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rates of the strong uniform consistency with rates for conditional U-statistics estimators with general kernels on manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), pp.5550-5581. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.95-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/math.2024269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S1066530724700066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427527v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single index regression for locally stationary functional time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The strong consistency and asymptotic normality of the kernel estimator type in functional single index model in presence of censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breix Michael Agua</w:t>
+                <w:t xml:space="preserve">Billal Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (12), pp.36202-36258. </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.7340-7371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/math.20241719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/math.2024356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872578v1</w:t>
+                <w:t xml:space="preserve">hal-04476426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in Number of Neighbor Consistency and Weak Convergence of k-Nearest Neighbor Single Index Conditional Processes and k-Nearest Neighbor Single Index Conditional U-Processes Involving Functional Mixing Data</w:t>
+                <w:t xml:space="preserve">Oracle inequalities and upper bounds for kernel conditional U-statistics estimators on manifolds and more general metric spaces associated with operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.1576. </w:t>
+              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym16121576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17442508.2024.2391898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803856v1</w:t>
+                <w:t xml:space="preserve">hal-04675818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strong consistency and asymptotic normality of the kernel estimator type in functional single index model in presence of censored data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single index regression for locally stationary functional time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billal Bentata</w:t>
+                <w:t xml:space="preserve">Breix Michael Agua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (3), pp.7340-7371. </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (12), pp.36202-36258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/math.2024356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/math.20241719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476426v1</w:t>
+                <w:t xml:space="preserve">hal-04872578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle inequalities and upper bounds for kernel conditional U-statistics estimators on manifolds and more general metric spaces associated with operators</w:t>
+                <w:t xml:space="preserve">Uniform in Number of Neighbor Consistency and Weak Convergence of k-Nearest Neighbor Single Index Conditional Processes and k-Nearest Neighbor Single Index Conditional U-Processes Involving Functional Mixing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-64. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17442508.2024.2391898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym16121576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675818v1</w:t>
+                <w:t xml:space="preserve">hal-04803856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical likelihood based confidence regions for functional of copulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bahadur representation for empirical and smooth quantile estimators under association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amor Keziou</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douge Lahcen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2024.2312396⟩</w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-024-10086-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443023v1</w:t>
+                <w:t xml:space="preserve">hal-04559751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local linear functional kNN estimator of the conditional expectile: uniform consistency in number of neighbors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weak Convergence of the Conditional Set-Indexed Empirical Process for Missing at Random Functional Ergodic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Souddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math12030448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00184-023-00942-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04376523v1</w:t>
+                <w:t xml:space="preserve">hal-04427506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for nonparametric conditional &amp;lt;i&amp;gt;U&amp;lt;/i&amp;gt;-statistics smoothed by asymmetric kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The local linear functional kNN estimator of the conditional expectile: uniform consistency in number of neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Almanjahie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issam Elhattab</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (9), pp.26195-26282. </w:t>
+              <w:t xml:space="preserve">Metrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/math.20241280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00184-023-00942-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695165v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit theorems for a class of processes generalizing the U-empirical process</w:t>
+                <w:t xml:space="preserve">Limit theorems for nonparametric conditional &amp;lt;i&amp;gt;U&amp;lt;/i&amp;gt;-statistics smoothed by asymmetric kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nezzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inass Soukarieh</w:t>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.26195-26282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17442508.2024.2320402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/math.20241280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476427v1</w:t>
+                <w:t xml:space="preserve">hal-04695165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Functional Local Linear Asymmetric Least Square Regression Estimation: Application for Spatial Prediction of COVID-19 Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
+                <w:t xml:space="preserve">Strong consistency rate in functional single index expectile model for spatial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Chikr Elmezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Alshahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Almanjahie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2108. </w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.5550-5581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym15122108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/math.2024269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305371v1</w:t>
+                <w:t xml:space="preserve">hal-04427527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak convergence and the uniform-in-bandwidth consistency of the general conditional U -processes based on the copula representation: multivariate setting</w:t>
+                <w:t xml:space="preserve">Limit theorems for a class of processes generalizing the U-empirical process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hacettepe Journal of Mathematics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15672/hujms.1134334⟩</w:t>
+              <w:t xml:space="preserve">Stochastics: An International Journal of Probability and Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.799-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17442508.2024.2320402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179445v1</w:t>
+                <w:t xml:space="preserve">hal-04476427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates of the Strong Uniform Consistency for the Kernel-Type Regression Function Estimators with General Kernels on Manifolds</w:t>
+                <w:t xml:space="preserve">Weak convergence of the conditional single index $ U $-statistics for locally stationary functional time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.14807-14898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2024720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1066530723010027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04087163v1</w:t>
+                <w:t xml:space="preserve">hal-04558676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Weak Convergence of the Bootstrap Copula Empirical Process with Random Resample Size</w:t>
+                <w:t xml:space="preserve">Limit Theorems in the Nonparametric Conditional Single-Index U-Processes for Locally Stationary Functional Random Fields under Stochastic Sampling Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (13), pp.1996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math12131996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/stats6010023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04002210v1</w:t>
+                <w:t xml:space="preserve">hal-04631655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Parametric Conditional U-Processes for Locally Stationary Functional Random Fields under Stochastic Sampling Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bootstrap of Reliability Indicators for Semi-Markov Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Votsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inass Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-024-10125-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math11010016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03909074v1</w:t>
+                <w:t xml:space="preserve">hal-04825670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong approximation of the non-overlapping k-spacings process with application to the moment convergence rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the weak convergence and the uniform-in-bandwidth consistency of the general conditional U -processes based on the copula representation: multivariate setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Nessigha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Universitatis Sapientiae Mathematica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hacettepe Journal of Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15672/hujms.1134334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/ausm-2023-0002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04287287v1</w:t>
+                <w:t xml:space="preserve">hal-04179445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General tests of conditional independence based on empirical processes indexed by functions</w:t>
+                <w:t xml:space="preserve">Rates of the Strong Uniform Consistency for the Kernel-Type Regression Function Estimators with General Kernels on Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.27-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530723010027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42081-023-00193-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04006333v1</w:t>
+                <w:t xml:space="preserve">hal-04087163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic distribution of the wavelet-based estimators of multivariate regression functions under weak dependence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Weak Convergence of the Bootstrap Copula Empirical Process with Random Resample Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jicheng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7153/jmi-2023-17-32⟩</w:t>
+              <w:t xml:space="preserve">Stats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.365-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/stats6010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166841v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Convergence of the Conditional U-statistics for Locally Stationary Functional Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic properties of conditional U -statistics using delta sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nezzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11203-023-09305-y⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2023.2179887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287341v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the variable bandwidth kernel estimation of conditional U -statistics at optimal rates in sup-norm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the strong approximation of the non-overlapping k-spacings process with application to the moment convergence rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Nessigha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 625, pp.129000. </w:t>
+              <w:t xml:space="preserve">Acta Universitatis Sapientiae Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/ausm-2023-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152611v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic normality for the wavelet partially linear additive model components estimation</w:t>
+                <w:t xml:space="preserve">Asymptotic distribution of the wavelet-based estimators of multivariate regression functions under weak dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chokri Khalid</w:t>
+                <w:t xml:space="preserve">Soumaya Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicheng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2023.2286905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Inequalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.481-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7153/jmi-2023-17-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305413v1</w:t>
+                <w:t xml:space="preserve">hal-04166841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of conditional U -statistics using delta sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak Convergence of the Conditional U-statistics for Locally Stationary Functional Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass Soukarieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Nezzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11203-023-09305-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2023.2179887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04013903v1</w:t>
+                <w:t xml:space="preserve">hal-04287341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates of the strong uniform consistency with rates for conditional U-statistics estimators with general kernels on manifolds</w:t>
+                <w:t xml:space="preserve">On the variable bandwidth kernel estimation of conditional U -statistics at optimal rates in sup-norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourelhouda Taachouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 625, pp.129000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2023.129000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287293v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolmogorov Entropy for Convergence Rate in Incomplete Functional Time Series: Application to Percentile and Cumulative Estimation in High Dimensional Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatimah Alshahrani</w:t>
+                <w:t xml:space="preserve">Asymptotic normality for the wavelet partially linear additive model components estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubaker Mechab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e25071108⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.8376-8411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2023.2286905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170382v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Uniform-in-Bandwidth Moderate Deviation Principle for the Local Empirical Processes Involving Functional Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General tests of conditional independence based on empirical processes indexed by functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahcen Douge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530724700030⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.115-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42081-023-00193-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559748v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Consistency for Functional Conditional U-Statistics Using Delta-Sequences</w:t>
+                <w:t xml:space="preserve">Non-Parametric Conditional U-Processes for Locally Stationary Functional Random Fields under Stochastic Sampling Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Zari</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11010161⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math11010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915451v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An identification strategy for stochastic fatigue models of welding joints from structural experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kolmogorov Entropy for Convergence Rate in Incomplete Functional Time Series: Application to Percentile and Cumulative Estimation in High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Druesne</w:t>
+                <w:t xml:space="preserve">Ouahiba Litimein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Alshahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boubaker Mechab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 270, pp.114860. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (7), pp.1108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e25071108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279727v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic normality of the k-NN single index regression estimator for functional weak dependence data*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
+                <w:t xml:space="preserve">Functional Uniform-in-Bandwidth Moderate Deviation Principle for the Local Empirical Processes Involving Functional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bouanani</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Douge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (1), pp.26-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2150823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3103/S1066530724700030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878381v1</w:t>
+                <w:t xml:space="preserve">hal-04559748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics for function derivatives estimators based on stationary and ergodic discrete time processes</w:t>
+                <w:t xml:space="preserve">Uniform Consistency for Functional Conditional U-Statistics Using Delta-Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nezzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sultana Didi Biha</w:t>
+                <w:t xml:space="preserve">Tarek Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10463-021-00814-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math11010161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512027v1</w:t>
+                <w:t xml:space="preserve">hal-03915451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal type bootstrap for increasing degree U-process of a Markov chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inass Soukarieh</w:t>
+                <w:t xml:space="preserve">Spatio-Functional Local Linear Asymmetric Least Square Regression Estimation: Application for Spatial Prediction of COVID-19 Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Alshahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahiba Litimein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubaker Mechab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105143⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym15122108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893266v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Density and Regression Estimators for Functional Stationary and Ergodic Data: Discrete Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahoud Al Al Harby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (19), pp.3433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math10193433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The k-nearest neighbors method in single index regression model for functional quasi-associated time series data</w:t>
+                <w:t xml:space="preserve">General M-Estimator Processes and their m out of n Bootstrap with Functional Nuisance Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.2961-3005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13163-022-00436-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-022-09965-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720312v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uniform CLT for the empirical estimator of countable state space semi-Markov kernels indexed by functions with applications</w:t>
+                <w:t xml:space="preserve">Uniform consistency and uniform in number of neighbors consistency for nonparametric regression estimates and conditional U-statistics involving functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Nezzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-31. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10485252.2022.2071889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42081-022-00161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663148v1</w:t>
+                <w:t xml:space="preserve">hal-03680674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local linear estimate of the functional expectile regression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewal Type Bootstrap for U-process Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.673-735</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783577v1</w:t>
+                <w:t xml:space="preserve">hal-04087905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic normality of the regression mode in the nonparametric random design model for censored data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate wavelet estimators for weakly dependent processes: strong consistency rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicheng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2039200⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2061715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572839v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric Recursive Estimation for Multivariate Derivative Functions by Stochastic Approximation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform-in-bandwidth consistency results in the partially linear additive model components estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Chokri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sankhya A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13171-021-00272-1⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2153605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389547v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform-in-bandwidth consistency results in the partially linear additive model components estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Chokri</w:t>
+                <w:t xml:space="preserve">Nonparametric estimation of expectile regression in functional dependent data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Almanjahie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoulikha Kaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2153605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2022.2027412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900962v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal Type Bootstrap for U-process Markov Chains</w:t>
+                <w:t xml:space="preserve">The k-nearest neighbors method in single index regression model for functional quasi-associated time series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inass Soukarieh</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.361-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13163-022-00436-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087905v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of expectile regression in functional dependent data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic normality of the regression mode in the nonparametric random design model for censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
+                <w:t xml:space="preserve">Salah Khardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2022.2027412⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2039200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548274v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate wavelet estimators for weakly dependent processes: strong consistency rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonparametric Recursive Estimation for Multivariate Derivative Functions by Stochastic Approximation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jicheng Liu</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2061715⟩</w:t>
+              <w:t xml:space="preserve">Sankhya A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (1), pp.658-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13171-021-00272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644068v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform consistency and uniform in number of neighbors consistency for nonparametric regression estimates and conditional U-statistics involving functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local linear estimate of the functional expectile regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahiba Litimein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubaker Mechab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Nezzal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42081-022-00161-3⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.109682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2022.109682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680674v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General M-Estimator Processes and their m out of n Bootstrap with Functional Nuisance Parameters</w:t>
+                <w:t xml:space="preserve">The uniform CLT for the empirical estimator of countable state space semi-Markov kernels indexed by functions with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-022-09965-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2022.2071889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698865v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in Bandwidth Consistency of Conditional U-statistics Adaptive to Intrinsic Dimension in Presence of Censored Data</w:t>
+                <w:t xml:space="preserve">Nonparametric recursive method for moment generating function kernel-type estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sankhya A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13171-022-00301-7⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.109422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2022.109422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909066v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric recursive method for moment generating function kernel-type estimators</w:t>
+                <w:t xml:space="preserve">Uniform in Bandwidth Consistency of Conditional U-statistics Adaptive to Intrinsic Dimension in Presence of Censored Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouria El-Hadjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2022.109422⟩</w:t>
+              <w:t xml:space="preserve">Sankhya A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.1548-1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13171-022-00301-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389629v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central limit theorems for functional Z -estimators with functional nuisance parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouria El-Hadjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03610926.2022.2138439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchangeably Weighted Bootstraps of General Markov &amp;lt;i&amp;gt;U&amp;lt;/i&amp;gt;-Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inass Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Current Developments in Theoretical and Applied Statistics, 10 (20), pp.3745. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math10203745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of semiparametric M -estimators with multiple change points</w:t>
+                <w:t xml:space="preserve">Asymptotic properties of semiparametric M-estimators with multiple change points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.128363. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+              <w:t xml:space="preserve">, 2022, 609, pp.128363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2022.128363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Density and Regression Estimators for Continuous Time Functional Stationary and Ergodic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (22), pp.4356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math10224356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Characteristics of the Conditional Set-Indexed Empirical Process Involving Functional Ergodic Data</w:t>
+                <w:t xml:space="preserve">Asymptotics for function derivatives estimators based on stationary and ergodic discrete time processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fethi Madani</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultana Didi Biha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Institute of Mathematics, Academia Sinica (New Series)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21915/BIMAS.2021405⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74, pp.737-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10463-021-00814-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547802v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform almost sure convergence and asymptotic distribution of the wavelet-based estimators of partial derivatives of multivariate density function under weak dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Allaoui</w:t>
+                <w:t xml:space="preserve">Asymptotic normality of the k-NN single index regression estimator for functional weak dependence data*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jicheng Liu</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bouanani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10485252.2021.1925668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2022.2150823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225635v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single index regression model for functional quasi-associated times series data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewal type bootstrap for increasing degree U-process of a Markov chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass Soukarieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.105143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57805/revstat.v20i5.391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2022.105143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225638v1</w:t>
+                <w:t xml:space="preserve">hal-03893266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of M-estimators based on estimating equations and censored data in semi-parametric models with multiple change points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An identification strategy for stochastic fatigue models of welding joints from structural experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124883⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.114860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090193v1</w:t>
+                <w:t xml:space="preserve">hal-04279727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uniform-in-bandwidth consistency of the general conditional U-statistics based on the copula representation</w:t>
+                <w:t xml:space="preserve">Asymptotic properties of M-estimators based on estimating equations and censored data in semi-parametric models with multiple change points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Nemouchi</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Abdeldjaoued Ferfache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2021.1937621⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 497 (2), pp.124883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2020.124883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252751v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional k NN estimator of the conditional expectile: Uniform consistency in number of neighbors</w:t>
+                <w:t xml:space="preserve">Single index regression model for functional quasi-associated times series data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/strm-2019-0029⟩</w:t>
+              <w:t xml:space="preserve">REVSTAT - Statistical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57805/revstat.v20i5.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375532v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform limit theorems for a class of conditional Z -estimators when covariates are functions</w:t>
+                <w:t xml:space="preserve">On the uniform-in-bandwidth consistency of the general conditional U-statistics based on the copula representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2021.104872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.321-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2021.1937621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423383v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General inference in semiparametric models through divergences and the duality technique with applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The functional k NN estimator of the conditional expectile: Uniform consistency in number of neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Almanjahie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Chikr Elmezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Stochastic Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/strm-2019-0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090199v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform consistency and uniform in bandwidth consistency for nonparametric regression estimates and conditional U-statistics involving functional data</w:t>
+                <w:t xml:space="preserve">Uniform limit theorems for a class of conditional Z -estimators when covariates are functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Nemouchi</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2020.1759597⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2021.104872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567038v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and Moderate Deviation Principles for Recursive Kernel Estimators for Spatial Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform almost sure convergence and asymptotic distribution of the wavelet-based estimators of partial derivatives of multivariate density function under weak dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jicheng Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31390/josa.1.1.07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2021.1925668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524539v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some asymptotic properties of kernel regression estimators of the mode for stationary and ergodic continuous time processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Characteristics of the Conditional Set-Indexed Empirical Process Involving Functional Ergodic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Souddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13163-020-00368-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Institute of Mathematics, Academia Sinica (New Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21915/BIMAS.2021405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916950v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consistency and asymptotic normality of the kernel type expectile regression estimator for functional data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform consistency and uniform in bandwidth consistency for nonparametric regression estimates and conditional U-statistics involving functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2020.104673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.452-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2020.1759597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934256v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform convergence rate of the kernel regression estimator adaptive to intrinsic dimension in presence of censored data</w:t>
+                <w:t xml:space="preserve">Large and Moderate Deviation Principles for Recursive Kernel Estimators for Spatial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thouria El-Hadjali</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2020.1834107⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31390/josa.1.1.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970393v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression Analysis of Stochastic Fatigue Crack Growth Model in a Martingale Difference Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform convergence rate of the kernel regression estimator adaptive to intrinsic dimension in presence of censored data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouria El-Hadjali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Theory and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42519-020-00110-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2020.1834107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871869v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchangeably weighted bootstraps of martingale difference arrays under the uniformly integrable entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The consistency and asymptotic normality of the kernel type expectile regression estimator for functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31390/josa.1.3.06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2020.104673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926577v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some results about kernel estimators for function derivatives based on stationary and ergodic continuous time processes with applications</w:t>
+                <w:t xml:space="preserve">Some asymptotic properties of kernel regression estimators of the mode for stationary and ergodic continuous time processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2020.1805466⟩</w:t>
+              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13163-020-00368-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918263v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric Recursive Method for Kernel-Type Function Estimators for Censored Data</w:t>
+                <w:t xml:space="preserve">Exchangeably weighted bootstraps of martingale difference arrays under the uniformly integrable entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 139, pp.103-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31390/josa.1.3.04⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1 (3), pp.Article 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31390/josa.1.3.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926580v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nonparametric estimation of the functional expectile regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
+                <w:t xml:space="preserve">Regression Analysis of Stochastic Fatigue Crack Growth Model in a Martingale Difference Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Papamichail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Laksaci</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.27⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42519-020-00110-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897386v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Selected Topics for the Bootstrap of the Empirical and Quantile processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some results about kernel estimators for function derivatives based on stationary and ergodic continuous time processes with applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Stochastic Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2020.1805466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531458v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimations and Optimal Tests in Some Parametric Models</w:t>
+                <w:t xml:space="preserve">Nonparametric Recursive Method for Kernel-Type Function Estimators for Censored Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lounis Tewfik</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mathématiques appliquées : déterministes et stochastiques </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31390/josa.1.3.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284717v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong approximations for the general bootstrap of empirical processes with applications in selected topics of nonparametric statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the nonparametric estimation of the functional expectile regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Omar El-Dakkak</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358 (3), pp.267-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919358v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Limit Theorems for Conditional Empirical and Conditional U-Processes of Stationary Mixing Sequences</w:t>
+                <w:t xml:space="preserve">General inference in semiparametric models through divergences and the duality technique with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Nemouchi</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory of Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (41), pp.1--24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300780v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and moderate deviation principles for recursive kernel estimators of a regression function for spatial data defined by stochastic approximation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+                <w:t xml:space="preserve">Some Selected Topics for the Bootstrap of the Empirical and Quantile processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theory of Stochastic Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077417v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong approximations for the $p$-fold integrated empirical process with applications to statistical tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimations and Optimal Tests in Some Parametric Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aimé Lachal</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Tewfik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Test</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Mathématiques appliquées : déterministes et stochastiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394849v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in bandwidth consistency of nonparametric regression based on copula representation</w:t>
+                <w:t xml:space="preserve">Strong approximations for the general bootstrap of empirical processes with applications in selected topics of nonparametric statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Tidiane Seck</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El-Dakkak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (2-3), pp.221-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.01.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764344v1</w:t>
+                <w:t xml:space="preserve">hal-02919358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric recursive method for kernel-type function estimators for spatial data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large and moderate deviation principles for recursive kernel estimators of a regression function for spatial data defined by stochastic approximation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 151, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2019.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.03.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01764342v1</w:t>
+                <w:t xml:space="preserve">hal-02077417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost sure central limit theorem for the hybrid process</w:t>
+                <w:t xml:space="preserve">Central Limit Theorems for Conditional Empirical and Conditional U-Processes of Stationary Mixing Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2018.1425864⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.169-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530719030013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764372v1</w:t>
+                <w:t xml:space="preserve">hal-02300780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cramér’s type results for some bootstrapped U-statistics</w:t>
+                <w:t xml:space="preserve">Uniform in bandwidth consistency of nonparametric regression based on copula representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Tidiane Seck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.01.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00362-018-0999-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764426v1</w:t>
+                <w:t xml:space="preserve">hal-01764344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The uniform CLT for empirical estimator of a general state space semi-Markov kernel indexed by functions</w:t>
+                <w:t xml:space="preserve">Nonparametric recursive method for kernel-type function estimators for spatial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousri Slaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/tpms/1031⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2018.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764422v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kac’s representation for empirical copula process from an asymptotic viewpoint</w:t>
+                <w:t xml:space="preserve">Almost sure central limit theorem for the hybrid process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2018.1425864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764343v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some asymptotic results for the integrated empirical process with applications to statistical tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Cramér’s type results for some bootstrapped U-statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aimé Lachal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1060346⟩</w:t>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00362-018-0999-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157178v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a multidimensional general bootstrap for empirical estimator of continuous-time semi-Markov kernels with applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong approximations for the $p$-fold integrated empirical process with applications to statistical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Lachal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2017.1404059⟩</w:t>
+              <w:t xml:space="preserve">Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (4), pp.826-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11749-017-0572-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764364v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybrids of k-spacing empirical and partial sum processes</w:t>
+                <w:t xml:space="preserve">The uniform CLT for empirical estimator of a general state space semi-Markov kernel indexed by functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13163-016-0210-5⟩</w:t>
+              <w:t xml:space="preserve">Theory of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/tpms/1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764273v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some applications of the strong approximation of the integrated empirical copula processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some asymptotic results for the integrated empirical process with applications to statistical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Lachal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530716040037⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (7), pp.3365-3392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1060346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764265v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting law results for a class of conditional mode estimates for functional stationary ergodic data</w:t>
+                <w:t xml:space="preserve">Kac’s representation for empirical copula process from an asymptotic viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Laïb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530716030029⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.107 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764271v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate wavelet density and regression estimators for stationary and ergodic discrete time processes: Asymptotic results</w:t>
+                <w:t xml:space="preserve">On a multidimensional general bootstrap for empirical estimator of continuous-time semi-Markov kernels with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sultana Didi</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysanthi Papamichail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1019144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.49 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2017.1404059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764371v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some uniform consistency results in the partially linear additive model components estimation</w:t>
+                <w:t xml:space="preserve">On the hybrids of k-spacing empirical and partial sum processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamal Louani</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matematica Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.185 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13163-016-0210-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2013.861491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764365v1</w:t>
+                <w:t xml:space="preserve">hal-01764273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive regression model for stationary and ergodic continuous time processes</w:t>
+                <w:t xml:space="preserve">Limiting law results for a class of conditional mode estimates for functional stationary ergodic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sultana Didi</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Laïb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.168 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530716030029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1048882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764362v1</w:t>
+                <w:t xml:space="preserve">hal-01764271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the local time of the weighted bootstrap and compound empirical processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some applications of the strong approximation of the integrated empirical copula processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07362994.2015.1024854⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.281 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530716040037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250155v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate wavelet density and regression estimators for stationary and ergodic continuous time processes: Asymptotic results</w:t>
+                <w:t xml:space="preserve">Some uniform consistency results in the partially linear additive model components estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. El Hajj</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Chokri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Louani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (5), pp.1278 - 1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2013.861491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1066530715030011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764268v1</w:t>
+                <w:t xml:space="preserve">hal-01764365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic results for hybrids of empirical and partial sums processes</w:t>
+                <w:t xml:space="preserve">Multivariate wavelet density and regression estimators for stationary and ergodic discrete time processes: Asymptotic results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00362-013-0557-3⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.1367 - 1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1019144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764340v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Kernel-type estimator of Shanonnʼs entropy</w:t>
+                <w:t xml:space="preserve">Additive regression model for stationary and ergodic continuous time processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issam Elhattab</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultana Didi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.11.011⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (5), pp.2454 - 2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2015.1048882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764348v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical tests in the partially linear additive regression models</w:t>
+                <w:t xml:space="preserve">Multivariate wavelet density and regression estimators for stationary and ergodic continuous time processes: Asymptotic results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalid Chokri</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stamet.2014.02.001⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.163 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530715030011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01764352v1</w:t>
+                <w:t xml:space="preserve">hal-01764268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of pseudo maximum likelihood estimators and test in semi-parametric copula models with multiple change points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the local time of the weighted bootstrap and compound empirical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530714010037⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.609-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362994.2015.1024854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764259v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nonparametric tests for change-point detection based on the P-P and Q-Q plots processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Asymptotic results for hybrids of empirical and partial sums processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sequential Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07474946.2014.916930⟩</w:t>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (4), pp.1121 - 1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00362-013-0557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250225v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong approximation of multidimensional ℙ-ℙ plots processes by Gaussian processes with applications to statistical tests</w:t>
+                <w:t xml:space="preserve">Asymptotic properties of pseudo maximum likelihood estimators and test in semi-parametric copula models with multiple change points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 23 (3), pp.210 - 238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530714030041⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23 (1), pp.38 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530714010037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764258v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General tests of independence based on empirical processes indexed by functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New nonparametric tests for change-point detection based on the P-P and Q-Q plots processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stamet.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">Sequential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.360--399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07474946.2014.916930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764345v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong approximations for weighted bootstrap of empirical and quantile processes with applications</w:t>
+                <w:t xml:space="preserve">New Kernel-type estimator of Shanonnʼs entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stamet.2012.09.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (1), pp.75 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01764354v1</w:t>
+                <w:t xml:space="preserve">hal-01764348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On general bootstrap of empirical estimator of a semi-Markov kernel with applications</w:t>
+                <w:t xml:space="preserve">Statistical tests in the partially linear additive regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Chokri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.4 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stamet.2014.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.11.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764350v1</w:t>
+                <w:t xml:space="preserve">hal-01764352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of weighted multivariate Cramér-von Mises-type statistics under contiguous alternatives</w:t>
+                <w:t xml:space="preserve">Strong approximation of multidimensional ℙ-ℙ plots processes by Gaussian processes with applications to statistical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 22 (3), pp.226 - 252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530713030046⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 23 (3), pp.210 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530714030041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764262v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Entropy Estimator with an Application to Test of Normality</w:t>
+                <w:t xml:space="preserve">General tests of independence based on empirical processes indexed by functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tewfik Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2011.608473⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.59 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stamet.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764367v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semiparametric maximum likelihood ratio test for the change point in copula models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Keziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.39 - 61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.stamet.2013.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong Invariance Theorem of the Tail Empirical Copula Processes</w:t>
+                <w:t xml:space="preserve">New Entropy Estimator with an Application to Test of Normality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Zari</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Keziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Lounis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42 (1), pp.11 - 27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610926.2011.575514⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 42 (12), pp.2245 - 2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2011.608473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764369v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchangeably weighted bootstraps of empirical estimators of a semi-Markov kernel</w:t>
+                <w:t xml:space="preserve">On general bootstrap of empirical estimator of a semi-Markov kernel with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116, pp.52 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764349v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of symmetry based on copula function</w:t>
+                <w:t xml:space="preserve">Asymptotic behavior of weighted multivariate Cramér-von Mises-type statistics under contiguous alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.226 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530713030046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01764351v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Bootstrap for Dual ϕ-Divergence Estimates</w:t>
+                <w:t xml:space="preserve">A Strong Invariance Theorem of the Tail Empirical Copula Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/834107⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.11 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2011.575514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764374v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strong approximation of bootstrapped empirical copula processes with applications</w:t>
+                <w:t xml:space="preserve">Exchangeably weighted bootstraps of empirical estimators of a semi-Markov kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3103/S1066530712030015⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351 (13-14), pp.569 - 573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764263v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Divergence Estimators of the Tail Index</w:t>
+                <w:t xml:space="preserve">Strong approximations for weighted bootstrap of empirical and quantile processes with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alvarez-Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRN Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5402/2012/746203⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.36 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stamet.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764375v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New two-sample tests based on the integrated empirical copula processes</w:t>
+                <w:t xml:space="preserve">General Bootstrap for Dual ϕ-Divergence Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2010.512976⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/834107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764368v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-sample problem using strong approximations of empirical copula processes</w:t>
+                <w:t xml:space="preserve">On the strong approximation of bootstrapped empirical copula processes with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (1), pp.14 - 29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.153 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530712030015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1066530711010029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764270v1</w:t>
+                <w:t xml:space="preserve">hal-01764263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some new multivariate tests of independence</w:t>
+                <w:t xml:space="preserve">New two-sample tests based on the integrated empirical copula processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.313 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2010.512976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1066530711030021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764269v1</w:t>
+                <w:t xml:space="preserve">hal-01764368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Multivariate Two-Sample Problem Using Strong Approximations of Empirical Copula Processes</w:t>
+                <w:t xml:space="preserve">Dual Divergence Estimators of the Tail Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tarek Zari</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03610921003615856⟩</w:t>
+              <w:t xml:space="preserve">ISRN Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5402/2012/746203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764366v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform in bandwidth consistency of the kernel-type estimator of the Shannon's entropy</w:t>
+                <w:t xml:space="preserve">Test of symmetry based on copula function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issam Elhattab</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 142 (5), pp.1262 - 1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764356v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorway travel time prediction based on toll data and weather effect integration</w:t>
+                <w:t xml:space="preserve">K-sample problem using strong approximations of empirical copula processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Keziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.14 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530711010029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2009.0140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764377v1</w:t>
+                <w:t xml:space="preserve">hal-01764270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Approximation of the Smoothed Q-Q Processes</w:t>
+                <w:t xml:space="preserve">Some new multivariate tests of independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Far East Journal of Theoretical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.192 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1066530711030021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764379v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semiparametric test of independence in copula models for censored data</w:t>
+                <w:t xml:space="preserve">On the Multivariate Two-Sample Problem Using Strong Approximations of Empirical Copula Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amor Keziou</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.013⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (8), pp.1490 - 1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610921003615856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764359v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrap de l'estimateur de Hill: théorèmes limites.</w:t>
+                <w:t xml:space="preserve">Motorway travel time prediction based on toll data and weather effect integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E.El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2009.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764380v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and tests of independence in copula models via divergences</w:t>
+                <w:t xml:space="preserve">Strong Approximation of the Smoothed Q-Q Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amor Keziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Far East Journal of Theoretical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764360v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strong consistency of a nonparametric estimate of entropy under random censorship</w:t>
+                <w:t xml:space="preserve">A semiparametric test of independence in copula models for censored data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Issam Elhattab</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Keziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 347 (13-14), pp.821 - 826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.04.021⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.449 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764357v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bootstrap de l'estimateur de Hill: théorèmes limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, LIV (1-2), pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniform in bandwidth consistency of the kernel-type estimator of the Shannon's entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (5-6), pp.317 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A strong consistency of a nonparametric estimate of entropy under random censorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Elhattab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (13-14), pp.821 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation and tests of independence in copula models via divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Keziou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 347 (11-12), pp.667 - 672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2009.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A test of independence in some copula models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Keziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.123 - 137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3103/S1066530708020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14271,439 +14696,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic fatigue model identification for welded joints based on structural experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Fatigue Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Senlis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An identification strategy of stochastic fatigue model of weld joints from structural experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and tests of independence in copula models via divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amor Keziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong approximation of empirical copula processes by Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Zari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14713,228 +15138,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstraps of Martingale‐difference Arrays Under the Uniformly Integrable Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Topics and Stochastic Models for Dependent Data with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2020, 9781786306036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119779421.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Calculus on Crack Propagation Problem with a Markov Renewal Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysanthi Papamichail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Limnios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adnan Ibrahimbegovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods for Solids and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Springer International Publishing, pp.343-378, 2016, Computational Methods in Applied Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27996-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14944,206 +15369,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds in Wasserstein Distance for Locally Stationary Functional Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Nino G. Tinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Z. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the strong approximation and functional limit laws for the increments of the non-overlapping k-spacings processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nessigha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId386"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15211,51 +15636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3883517B"/>
+    <w:nsid w:val="6A00B2E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15442,51 +15867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-bouzebda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7801-4945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117801070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-4887-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Azzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laksaci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2026.100963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourelhouda Taachouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2026.100690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Belhas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohammedi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym18030445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Keddi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Madani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13162627" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guendouzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13213559" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Almulhim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Kaid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13040602" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2025.101944" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-025-09328-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Almanjahie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27060552" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chokri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym17030394" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905156v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Souddi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14020076" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Didi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27040389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2025.100593" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Attaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Elkheir Benouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13050886" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alvarez-Andrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2449096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Baghli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouanani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13243941" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Hariz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2025.19" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13101587" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2025.116811" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106653072570005X" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Berrahou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Douge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1772" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2025565" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024720" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-024-10125-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12131996" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20241150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nezzal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427506v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12030448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Berrahou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douge Lahcen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-024-10086-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427527v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Chikr Elmezouar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Alshahrani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024269" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breix Michael Agua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20241719" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16121576" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Bentata" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024356" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675818v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2391898" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2312396" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-023-00942-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Elhattab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20241280" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Soukarieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2320402" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Litimein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Mechab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15122108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15672/hujms.1134334" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530723010027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats6010023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nessigha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ausm-2023-0002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-023-00193-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Allaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicheng Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/jmi-2023-17-32" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287341v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-023-09305-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152611v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129000" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Khalid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2023.2286905" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013903v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2023.2179887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170382v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071108" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559748v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530724700030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Guo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114860" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2150823" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Didi Biha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-021-00814-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105143" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03783588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoud Al Al Harby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193433" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-022-00436-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2071889" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03783577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109682" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2039200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-021-00272-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900962v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2153605" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04087905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548274v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2027412" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03644068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2061715" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-022-00161-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Abdeldjaoued Ferfache" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09965-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria El-Hadjali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-022-00301-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109422" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864938v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2138439" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03812864v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10203745" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.128363" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10224356" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21915/BIMAS.2021405" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2021.1925668" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57805/revstat.v20i5.391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124883" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Nemouchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2021.1937621" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375532v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2019-0029" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03423383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104872" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherfi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2020.1759597" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524539v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.1.07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-020-00368-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104673" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970393v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2020.1834107" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871869v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Papamichail" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42519-020-00110-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.3.06" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1805466" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926580v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.3.04" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.27" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531458v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Tewfik" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Dakkak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemouchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530719030013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02077417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2019.03.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394849v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-017-0572-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Seck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.01.021" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.03.017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQRK79XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2018.1425864" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-018-0999-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764422v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1031" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764343v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.12.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157178v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1060346" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2017.1404059" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764273v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-016-0210-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530716040037" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764271v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouch" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. La&#239;b" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530716030029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1019144" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764365v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Louani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2013.861491" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1048882" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250155v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2015.1024854" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Hajj" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530715030011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-013-0557-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764348v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.11.011" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2014.02.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6B2PJ8H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764259v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714010037" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250225v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2014.916930" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764258v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714030041" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764345v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2014.03.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764354v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2012.09.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2WK414J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764350v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.11.008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764262v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530713030046" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764367v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Lounis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2011.608473" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764347v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2013.02.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JT1FTLQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764369v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2011.575514" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764349v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.07.013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764351v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.12.009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z6BHF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/834107" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764263v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712030015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764375v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/746203" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2010.512976" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keziou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530711010029" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530711030021" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764366v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610921003615856" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764356v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.12.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764379v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764359v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764380v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764357v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.04.021" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764252v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530708020038" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279918v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279934v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386573v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386729v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090202v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421.ch2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764378v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026101v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nino G. Tinio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305487v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-bouzebda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7801-4945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117801070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-4887-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulghani Alwadeai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Khardani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math14081242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourelhouda Taachouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2026.100690" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513709v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Azzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laksaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2026.100963" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Belhas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mohammedi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym18030445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Keddi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym18040655" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alamari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Almulhim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math14091455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Nino G. Tinio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-026-01740-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulikha Kaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13040602" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Didi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27040389" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905156v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Souddi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/axioms14020076" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2025.100593" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2025.101944" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120336v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-025-09328-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Almanjahie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e27060552" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Chokri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym17030394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alvarez-Andrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2024.2449096" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Attaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Elkheir Benouda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13050886" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13101587" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129242v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Hariz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2025.19" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2025.116811" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Baghli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouanani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13243941" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S106653072570005X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946880v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Berrahou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Douge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2025565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Guendouzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13213559" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211851v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Madani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13162627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20241150" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404704v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nezzal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Keziou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2024.2312396" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530724700066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Bentata" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024356" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2391898" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breix Michael Agua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20241719" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803856v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16121576" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Berrahou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douge Lahcen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-024-10086-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12030448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00184-023-00942-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695165v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Elhattab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20241280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427527v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Chikr Elmezouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Alshahrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Soukarieh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2024.2320402" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2024720" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631655v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math12131996" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Votsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-024-10125-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04179445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15672/hujms.1134334" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530723010027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04002210v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats6010023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2023.2179887" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287287v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nessigha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ausm-2023-0002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Allaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jicheng Liu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7153/jmi-2023-17-32" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11203-023-09305-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152611v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2023.129000" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305413v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Khalid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2023.2286905" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-023-00193-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Litimein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubaker Mechab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25071108" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530724700030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11010161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305371v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15122108" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03783588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoud Al Al Harby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10193433" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698865v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Abdeldjaoued Ferfache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-022-09965-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680674v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-022-00161-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04087905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03644068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2061715" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900962v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2153605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2027412" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720312v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-022-00436-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572839v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Slaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2039200" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389547v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-021-00272-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03783577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109682" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03663148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Limnios" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2071889" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04389629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109422" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouria El-Hadjali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13171-022-00301-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864938v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2138439" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03812864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10203745" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.128363" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10224356" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512027v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultana Didi Biha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-021-00814-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2022.2150823" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2022.105143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Guo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114860" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124883" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225638v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57805/revstat.v20i5.391" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Nemouchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2021.1937621" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2019-0029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03423383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104872" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225635v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2021.1925668" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547802v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21915/BIMAS.2021405" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2020.1759597" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.1.07" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2020.1834107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934256v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2020.104673" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-020-00368-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.3.06" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysanthi Papamichail" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42519-020-00110-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1805466" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926580v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31390/josa.1.3.04" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897386v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.27" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090199v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherfi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531458v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284717v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Tewfik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Dakkak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02077417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2019.03.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300780v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemouchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530719030013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764344v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Seck" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.01.021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764342v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2018.03.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQRK79XJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764372v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2018.1425864" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764426v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-018-0999-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Lachal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-017-0572-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764422v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tpms/1031" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157178v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1060346" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2016.12.006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764364v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2017.1404059" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-016-0210-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaouch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. La&#239;b" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530716030029" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764265v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530716040037" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764365v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Louani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2013.861491" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764371v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1019144" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2015.1048882" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Hajj" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530715030011" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250155v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362994.2015.1024854" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764340v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-013-0557-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764259v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714010037" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250225v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2014.916930" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764348v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.11.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764352v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2014.02.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6B2PJ8H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530714030041" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764345v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2014.03.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764347v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2013.02.003" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JT1FTLQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764367v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Lounis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2011.608473" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764350v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.11.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764262v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530713030046" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764369v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2011.575514" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764349v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.07.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764354v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2012.09.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2WK414J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/834107" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764263v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530712030015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764368v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2010.512976" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764375v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5402/2012/746203" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764351v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2011.12.009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z6BHF0X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764270v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Keziou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530711010029" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764269v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530711030021" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764366v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610921003615856" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764379v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764359v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764380v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764356v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.12.007" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764357v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.04.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764360v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.03.016" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764252v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1066530708020038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279918v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279934v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386573v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386729v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090202v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779421.ch2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764378v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27996-1_13" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026101v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z. Alaya" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305487v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>