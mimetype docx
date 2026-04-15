--- v0 (2026-03-12)
+++ v1 (2026-04-15)
@@ -1225,51 +1225,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 64, p. 127-141</w:t>
+              <w:t xml:space="preserve">, 2025, N° 64, pp.127-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1756,183 +1756,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03200589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On continuera la Bataille d’Alger.” Réactivation du passé et réactivité contestataire dans le mouvement démocratique algérien de 2019</w:t>
+                <w:t xml:space="preserve">De la redécouverte de l’altérité à la redéfinition de soi. Les migrations transsahariennes en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.227-241. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.112.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.179.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200584v1</w:t>
+                <w:t xml:space="preserve">halshs-03200592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la redécouverte de l’altérité à la redéfinition de soi. Les migrations transsahariennes en Algérie</w:t>
+                <w:t xml:space="preserve">“On continuera la Bataille d’Alger.” Réactivation du passé et réactivité contestataire dans le mouvement démocratique algérien de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.59-74. </w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.179.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/come.112.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200592v1</w:t>
+                <w:t xml:space="preserve">halshs-03200584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Sahel couleur kaki. Multiplication des acteurs, complexification des enjeux</w:t>
               </w:r>
@@ -2649,151 +2649,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël et l’Afrique : un (petit) pas en arrière sur le chemin du retour</w:t>
+                <w:t xml:space="preserve">Winston Smith aux frontières. Surveillance, contrôle et migrations au Sud de l’Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535917v1</w:t>
+                <w:t xml:space="preserve">hal-02535918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winston Smith aux frontières. Surveillance, contrôle et migrations au Sud de l’Europe.</w:t>
+                <w:t xml:space="preserve">Israël et l’Afrique : un (petit) pas en arrière sur le chemin du retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535918v1</w:t>
+                <w:t xml:space="preserve">hal-02535917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3246,51 +3246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD05F717"/>
+    <w:nsid w:val="F005A3ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-chena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6651-7289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281173957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alcaraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benantar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Dris-A&#239;t Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-hirak-algerien/16423?srsltid=AfmBOoq04G9gb-7PUVNs8YtBgzt3GWq5HTfWsSh1YcxlpCHyeP6ogvQ1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3067-les-traversees-migratoires-dans-l-algerie-contemporaine-africains-subsahariens-et-algeriens-vers-l-exil-9782811115715.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Messamah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1610;&#1605; &#1588;&#1606;&#1577;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31430/LYPO5269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.058.0227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.112.0227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2020.1738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2013.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.026.0219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-chena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6651-7289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281173957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alcaraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benantar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Dris-A&#239;t Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-hirak-algerien/16423?srsltid=AfmBOoq04G9gb-7PUVNs8YtBgzt3GWq5HTfWsSh1YcxlpCHyeP6ogvQ1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3067-les-traversees-migratoires-dans-l-algerie-contemporaine-africains-subsahariens-et-algeriens-vers-l-exil-9782811115715.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Messamah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1610;&#1605; &#1588;&#1606;&#1577;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31430/LYPO5269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.058.0227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.112.0227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2020.1738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2013.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.026.0219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>