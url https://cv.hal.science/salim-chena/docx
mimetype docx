--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -1756,183 +1756,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03200589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la redécouverte de l’altérité à la redéfinition de soi. Les migrations transsahariennes en Algérie</w:t>
+                <w:t xml:space="preserve">“On continuera la Bataille d’Alger.” Réactivation du passé et réactivité contestataire dans le mouvement démocratique algérien de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.59-74. </w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.227-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.179.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/come.112.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200592v1</w:t>
+                <w:t xml:space="preserve">halshs-03200584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“On continuera la Bataille d’Alger.” Réactivation du passé et réactivité contestataire dans le mouvement démocratique algérien de 2019</w:t>
+                <w:t xml:space="preserve">De la redécouverte de l’altérité à la redéfinition de soi. Les migrations transsahariennes en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.227-241. </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.112.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.179.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200584v1</w:t>
+                <w:t xml:space="preserve">halshs-03200592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Sahel couleur kaki. Multiplication des acteurs, complexification des enjeux</w:t>
               </w:r>
@@ -2649,151 +2649,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winston Smith aux frontières. Surveillance, contrôle et migrations au Sud de l’Europe.</w:t>
+                <w:t xml:space="preserve">Israël et l’Afrique : un (petit) pas en arrière sur le chemin du retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535918v1</w:t>
+                <w:t xml:space="preserve">hal-02535917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël et l’Afrique : un (petit) pas en arrière sur le chemin du retour</w:t>
+                <w:t xml:space="preserve">Winston Smith aux frontières. Surveillance, contrôle et migrations au Sud de l’Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535917v1</w:t>
+                <w:t xml:space="preserve">hal-02535918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3246,51 +3246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F005A3ED"/>
+    <w:nsid w:val="E16605BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-chena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6651-7289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281173957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alcaraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benantar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Dris-A&#239;t Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-hirak-algerien/16423?srsltid=AfmBOoq04G9gb-7PUVNs8YtBgzt3GWq5HTfWsSh1YcxlpCHyeP6ogvQ1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3067-les-traversees-migratoires-dans-l-algerie-contemporaine-africains-subsahariens-et-algeriens-vers-l-exil-9782811115715.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Messamah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1610;&#1605; &#1588;&#1606;&#1577;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31430/LYPO5269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.058.0227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.112.0227" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2020.1738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2013.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.026.0219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salim-chena" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6651-7289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281173957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alcaraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benantar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Dris-A&#239;t Hamadouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-hirak-algerien/16423?srsltid=AfmBOoq04G9gb-7PUVNs8YtBgzt3GWq5HTfWsSh1YcxlpCHyeP6ogvQ1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3067-les-traversees-migratoires-dans-l-algerie-contemporaine-africains-subsahariens-et-algeriens-vers-l-exil-9782811115715.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510320v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.kadri.2020.01.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Messamah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961522v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.15983" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1587;&#1604;&#1610;&#1605; &#1588;&#1606;&#1577;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31430/LYPO5269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.058.0227" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.245.0075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.112.0227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236228v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2020.1738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236223v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rint.2013.1353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519395v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.026.0219" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>