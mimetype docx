--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -4959,412 +4959,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une liaison RoF dédiée aux applications sans-fil en bande millimétrique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of laser characteristics on millimetre wave optical generation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Budapest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150466v1</w:t>
+                <w:t xml:space="preserve">hal-01708931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of laser characteristics on millimetre wave optical generation techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonic components advanced modelling for RoF link design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wosen Eshetu Kassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Budapest, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708931v1</w:t>
+                <w:t xml:space="preserve">hal-01708928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic components advanced modelling for RoF link design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’une liaison RoF dédiée aux applications sans-fil en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTON.2015.7193624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708928v1</w:t>
+                <w:t xml:space="preserve">hal-01150466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Intensity Modulation-Direct Detection Radio over Fiber Systems with a MB-OFDM signal</w:t>
               </w:r>
@@ -5595,273 +5595,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures et simulation d'EVM de liaisons optique-microondes pour la transmission de signaux en bande ULB basse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Pizzinat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philipe Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t>
+              <w:t xml:space="preserve">JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794874v1</w:t>
+                <w:t xml:space="preserve">hal-00907500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et simulation d'EVM de liaisons optique-microondes pour la transmission de signaux en bande ULB basse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+                <w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pizzinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffray Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bouffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe Turc</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.4</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907500v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano photoconductive switches for microwave applications</w:t>
               </w:r>
@@ -5981,51 +5981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures comparatives d'EVM de liaisons RoF pour les réseaux locaux domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Billabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7104,51 +7104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Safiriyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Souleiman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2025.3578407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3430506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendradi Hardhienata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Ramdhani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husin Alatas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Kharfan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.499753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Alejo-Molina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ryan Priatama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Outafat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03675-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04230-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richalot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Algani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3177220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03348948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tahkoubit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Ali-Pacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3102848" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-018-1733-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Moutaly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Assimakopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Noor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2940200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wosen Eshutu Kassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Menager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1230-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wosen-Eshetu Kassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2013.2274383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wosen Eshetu Kassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fouad Hanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Guldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53BVL41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00751429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pagies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2223196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00751481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Considine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-502R2X94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00584429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hua Tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2050470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonn Fatt Yoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Khai Loke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrio Wicaksono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2971204" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Olalekan Safiriyu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03389346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM52868.2021.9559085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338139" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956535" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Emmaeinna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473761" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Moutaly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Paugam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Cseh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Fekete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Berceli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824502" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708931v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fekete" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kassa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berceli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billabert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193348" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193624" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-E Kassa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Billabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986656" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00751489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00610282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin-Leong Pey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00610094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664194" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597371v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601666v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00620077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Luong Lew" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3120682" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Safiriyu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Souleiman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2025.3578407" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3430506" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439884v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendradi Hardhienata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Ramdhani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husin Alatas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14112063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Kharfan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.499753" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Alejo-Molina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ryan Priatama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14010127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Outafat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-03675-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04230-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richalot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Protat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Algani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3177220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03348948v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tahkoubit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Ali-Pacha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3102848" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaya Baili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2019.4101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kabalan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-018-1733-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Moutaly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippos Assimakopoulos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Noor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2940200" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wosen Eshutu Kassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Menager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-017-1230-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01148982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wosen-Eshetu Kassa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000117" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2013.2274383" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wosen Eshetu Kassa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fouad Hanna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.02.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728981v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najma Guldner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P53BVL41-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00751429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pagies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2223196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00751481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Considine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chazelas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25371" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-502R2X94-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00584429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hua Tan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2050470" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00580735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonn Fatt Yoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Khai Loke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satrio Wicaksono" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2971204" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akeem Olalekan Safiriyu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04272970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMSB58369.2023.10211200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03389346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SoftCOM52868.2021.9559085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC48046.2021.9338139" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263526v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kemlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khadour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956535" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Emmaeinna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473761" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Moutaly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2017.8025033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Paugam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550275" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Cseh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Fekete" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Berceli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Udvary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824502" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fekete" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kassa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berceli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billabert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193348" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193624" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150437v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986659" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-E Kassa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Billabert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986656" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Turc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00751489v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00610282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kin-Leong Pey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00610094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664194" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597371v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man-Fai Wong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601666v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00620077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Luong Lew" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3120682" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>