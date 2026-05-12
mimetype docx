--- v0 (2026-03-17)
+++ v1 (2026-05-12)
@@ -1556,51 +1556,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale du comportement de groupe de pieux chargés latéralement et de l’effet de leur mise en place dans un massif sableux</w:t>
+                <w:t xml:space="preserve">Étude expérimentale de l’effet de la proximité d’un talus sur les courbes de réaction P-Y des pieux chargés latéralement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mezazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
@@ -1609,102 +1609,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 84, pp.37-48. </w:t>
+              <w:t xml:space="preserve">, 1998, 82, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/1998084037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/1998082073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735823v1</w:t>
+                <w:t xml:space="preserve">hal-01735819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l’effet de la proximité d’un talus sur les courbes de réaction P-Y des pieux chargés latéralement</w:t>
+                <w:t xml:space="preserve">Étude expérimentale du comportement de groupe de pieux chargés latéralement et de l’effet de leur mise en place dans un massif sableux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mezazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
@@ -1713,78 +1713,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 82, pp.73-82. </w:t>
+              <w:t xml:space="preserve">, 1998, 84, pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/1998082073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/1998084037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735819v1</w:t>
+                <w:t xml:space="preserve">hal-01735823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterally loaded piles in sand: slope effect on P-Y reaction curves</w:t>
               </w:r>
@@ -2539,51 +2539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bellara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezazigh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mezazigh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2228879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Nzabika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhervilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3020014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6050147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidjeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11100443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huaqing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(17)60xxx-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5966-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silitonga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Behmanesh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11243J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998084037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t98-016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boualili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bellara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezazigh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02764" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jardin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.105848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mezazigh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2023.2228879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Nzabika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhervilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng3020014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6050147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hidjeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings11100443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01712641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Huaqing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(17)60xxx-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5966-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Silitonga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330902990089" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Behmanesh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2001.9692295" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belkhir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ11243J" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998082073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/1998084037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t98-016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03355189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boualili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>