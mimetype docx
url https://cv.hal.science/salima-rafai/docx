--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -598,278 +598,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous locomotion of phoretic particles in three dimensions</w:t>
+                <w:t xml:space="preserve">A reduced model for a phoretic swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Fan Hu</w:t>
+                <w:t xml:space="preserve">A. Farutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Te-Sheng Lin</w:t>
+                <w:t xml:space="preserve">M.S. Rizvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Rafaï</w:t>
+                <w:t xml:space="preserve">W.-F. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouqi Misbah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.S. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.034003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 952, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749176v1</w:t>
+                <w:t xml:space="preserve">hal-03871712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced model for a phoretic swimmer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous locomotion of phoretic particles in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Rizvi</w:t>
+                <w:t xml:space="preserve">Wei-Fan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.-F. Hu</w:t>
+                <w:t xml:space="preserve">Te-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Lin</w:t>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rafaï</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaouqi Misbah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 952, pp.A6. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (3), pp.034003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.034003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871712v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active jamming of microswimmers at a bottleneck constriction</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1400,51 +1400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of Colloidal Suspensions Stirred by Microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levke Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,90 +1517,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic Swimming of Phoretic Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Fan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te-Sheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouqi Misbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,265 +1628,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological signature of microswimmer phase-locking under flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When dipping toast into a cup of tea leads to a scientific investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Nait-Ouhra</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Philippe Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Orthion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103302⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (12), pp.950-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/10.0000025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358198v1</w:t>
+                <w:t xml:space="preserve">hal-02380470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When dipping toast into a cup of tea leads to a scientific investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marmottant</w:t>
+                <w:t xml:space="preserve">Rheological signature of microswimmer phase-locking under flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Suhail Rizvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Orthion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Abdessamad Nait-Ouhra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Farutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 87 (12), pp.950-954. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1119/10.0000025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380470v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study for swimmers in a channel</w:t>
               </w:r>
@@ -1898,64 +1898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Farutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Fan Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150 (10), pp.104901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levan Jibuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2247,291 +2247,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photofocusing: Light and flow of phototactic microswimmer suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amoeboid swimming in a channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Farutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Fan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Martin</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Marine Thiébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.051101⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (36), pp.7470 - 7484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00934d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338449v1</w:t>
+                <w:t xml:space="preserve">hal-01396257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amoeboid swimming in a channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei-Fan Hu</w:t>
+                <w:t xml:space="preserve">Photofocusing: Light and flow of phototactic microswimmer suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Thiébaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Alexandre Barzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (36), pp.7470 - 7484. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (5), pp.051101(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00934d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.051101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396257v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amoeboid motion in confined geometry</w:t>
               </w:r>
@@ -2543,77 +2543,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.-F. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Farutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (5), </w:t>
@@ -2677,77 +2677,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levan Jibuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouqi Misbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (6), </w:t>
@@ -2798,51 +2798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Control of the Flow of Phototactic Microswimmer Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2883,321 +2883,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amoeboid Swimming: A Generic Self-Propulsion of Cells in Fluids by Means of Membrane Deformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effective viscosity of non-gravitactic Chlamydomonas Reinhardtii microswimmer suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Mussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.228102⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101, pp.54004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/54004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908796v1</w:t>
+                <w:t xml:space="preserve">hal-00877410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscosity of non-gravitactic Chlamydomonas Reinhardtii microswimmer suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amoeboid Swimming: A Generic Self-Propulsion of Cells in Fluids by Means of Membrane Deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Farutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Kristian Dysthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Mussler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salima Rafaï</w:t>
+                <w:t xml:space="preserve">Alain Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101, pp.54004. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (22), pp.228102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/54004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.228102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877410v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspensions with a tunable effective viscosity: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jibuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (3), pp.035301(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,542 +3355,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Relationship between the Elongational Viscosity and the First Normal Stress Difference in Polymer Solutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Viscosity of Microswimmer Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Wagner</w:t>
+                <w:t xml:space="preserve">Jibuti Levan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (9), pp.098102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.098102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567211v1</w:t>
+                <w:t xml:space="preserve">hal-00471216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Viscosity of Microswimmer Suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Peyla</w:t>
+                <w:t xml:space="preserve">Is there a Relationship between the Elongational Viscosity and the First Normal Stress Difference in Polymer Solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jibuti Levan</w:t>
+                <w:t xml:space="preserve">S. Gier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 165 (19-20), pp.1265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471216v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Relationship between the Elongational Viscosity and the First Normal Stress Difference in Polymer Solutions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rafaï</w:t>
+                <w:t xml:space="preserve">Impact dynamics of surfactant laden drops : dynamic surface tension effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Aytouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Wegdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.06.010⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-009-0703-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952275v1</w:t>
+                <w:t xml:space="preserve">hal-00471222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact dynamics of surfactant laden drops : dynamic surface tension effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Rafaï</w:t>
+                <w:t xml:space="preserve">Is there a Relationship between the Elongational Viscosity and the First Normal Stress Difference in Polymer Solutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165 (19-20), pp.2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-009-0703-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2010.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471222v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some applications of magnetic resonance imaging in fluid mechanics : Complex flows and complex fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Groenink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh-Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3954,77 +3954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt crystallization during evaporation : Impact of interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh-Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Wegdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (16), pp.8599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,64 +4070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive and attractive critical Casimir forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4191,64 +4191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Indekeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4286,64 +4286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive and attractive critical Casimir forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4402,90 +4402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporating droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noushine Shahidzadeh-Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Azouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 549, pp.307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4531,64 +4531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Critical Wetting: Observation of a Critical End Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,64 +4665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading of non-Newtonian fluids on hydrophilic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4781,64 +4781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range critical wetting: Observation of a critical end point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,64 +4906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreading of non newtonian fluids on hydrophilic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4995,407 +4995,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superspreading: aqueous surfactant drops spreading on hydrophobic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">What Controls the Thickness of Wetting Layers near Bulk Criticality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fenistein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vance Bergeron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerard H. Wegdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.96101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.89.096101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005730v1</w:t>
+                <w:t xml:space="preserve">hal-00802230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Controls the Thickness of Wetting Layers near Bulk Criticality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">What controls the thickness of a wetting layer?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fenistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meunier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Wegdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 89, pp.96101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 89, pp.096101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802230v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What controls the thickness of a wetting layer?.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Superspreading: aqueous surfactant drops spreading on hydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Rafaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipak Sarker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vance Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89, pp.096101</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18, pp.10486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005728v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de gaz à effet de serre des unités de CNRS Physique (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Physique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5533,51 +5533,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations et forces de surface dans les transitions de mouillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Paris-Diderot - Paris VII, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5694,51 +5694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F99E1615"/>
+    <w:nsid w:val="F3F93222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5925,51 +5925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salima-rafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-3035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6892-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacoscope.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Nouvelle-traduction-MOVE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=&amp;zone1=personneRAs&amp;val1=Salima+RAFAI&amp;op1=AND&amp;zone2=personneRAs&amp;val2=Salima+RAFA%C3%8F&amp;op2=AND&amp;zone3=personneRAs&amp;val3=&amp;op3=AND&amp;zone4=dateSoutenance&amp;val4a=01%2F05%2F2007&amp;val4b=01%2F07%2F2052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersinphysics.org/papersinphysics/about/editorialTeam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/IMG/pdf/cvrafai_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.aps.org/prfluids/abstract/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/LgIp9-mv5So" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfh-ufa.org/fr/?noredirect=fr_FR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oG03MbqgYao&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aapt.scitation.org/doi/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Foule-de-Micronageurs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article1503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cnrs.fr/presse/communique/3337.htm?&amp;theme1=2&amp;debut=32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inp/spip.php?article1635%20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://physics.aps.org/story/v25/st9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.condmatjournalclub.org/?p=760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http:/www.cnrs.fr/inp/spip.php?article332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Fan Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Sheng Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.034003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rizvi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-F. Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Lin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafa&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Al Alam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Brun-Cosme-Bruny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L092301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573236v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F&#246;rtsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zimmermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923729v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levke Ortlieb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas John" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.148101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Nait-Ouhra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103302" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orthion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.751" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Jibuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.051101" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thi&#233;baud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00934d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabel Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.138106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.228102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mussler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jibuti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2011.535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibuti Levan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.098102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952275v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.06.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471222v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Aytouna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wegdam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0703-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Groenink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJ7ZV6PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.07.072" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR5K3XB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005008190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D2SP2RS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004000278" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TVKMBML2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Sarker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Wegdam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.89.096101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salima-rafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-3035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6892-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacoscope.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Nouvelle-traduction-MOVE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=&amp;zone1=personneRAs&amp;val1=Salima+RAFAI&amp;op1=AND&amp;zone2=personneRAs&amp;val2=Salima+RAFA%C3%8F&amp;op2=AND&amp;zone3=personneRAs&amp;val3=&amp;op3=AND&amp;zone4=dateSoutenance&amp;val4a=01%2F05%2F2007&amp;val4b=01%2F07%2F2052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersinphysics.org/papersinphysics/about/editorialTeam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/IMG/pdf/cvrafai_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.aps.org/prfluids/abstract/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/LgIp9-mv5So" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfh-ufa.org/fr/?noredirect=fr_FR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oG03MbqgYao&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aapt.scitation.org/doi/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Foule-de-Micronageurs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article1503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cnrs.fr/presse/communique/3337.htm?&amp;theme1=2&amp;debut=32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inp/spip.php?article1635%20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://physics.aps.org/story/v25/st9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.condmatjournalclub.org/?p=760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http:/www.cnrs.fr/inp/spip.php?article332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rizvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-F. Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafa&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Fan Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Sheng Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.034003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Al Alam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Brun-Cosme-Bruny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L092301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573236v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F&#246;rtsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zimmermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923729v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levke Ortlieb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas John" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.148101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orthion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Nait-Ouhra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.751" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Jibuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thi&#233;baud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00934d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.051101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabel Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.138106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mussler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.228102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jibuti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2011.535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibuti Levan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.098102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Aytouna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wegdam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0703-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.06.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Groenink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJ7ZV6PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.07.072" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR5K3XB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005008190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D2SP2RS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004000278" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TVKMBML2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Wegdam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.89.096101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Sarker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>