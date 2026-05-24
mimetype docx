--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1628,265 +1628,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When dipping toast into a cup of tea leads to a scientific investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological signature of microswimmer phase-locking under flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Suhail Rizvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmottant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Orthion</w:t>
+                <w:t xml:space="preserve">Abdessamad Nait-Ouhra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Farutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/10.0000025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380470v1</w:t>
+                <w:t xml:space="preserve">hal-02358198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological signature of microswimmer phase-locking under flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohd Suhail Rizvi</w:t>
+                <w:t xml:space="preserve">When dipping toast into a cup of tea leads to a scientific investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Nait-Ouhra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Peyla</w:t>
+                <w:t xml:space="preserve">Florian Orthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 87 (12), pp.950-954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.103302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1119/10.0000025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358198v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study for swimmers in a channel</w:t>
               </w:r>
@@ -4064,243 +4064,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repulsive and attractive critical Casimir forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective exponents in the long-range critical wetting of alkanes on aqueous substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meunier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.O. Indekeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 386 (1), pp.31</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.051602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471445v1</w:t>
+                <w:t xml:space="preserve">hal-00471459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective exponents in the long-range critical wetting of alkanes on aqueous substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repulsive and attractive critical Casimir forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.O. Indekeu</w:t>
+                <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.051602</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 386 (1), pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471459v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repulsive and attractive critical Casimir forces</w:t>
               </w:r>
@@ -4312,51 +4312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 386, pp.31-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4557,64 +4557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker C. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5053,51 +5053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Rafaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard H. Wegdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89, pp.96101. </w:t>
@@ -5694,51 +5694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3F93222"/>
+    <w:nsid w:val="40CB4AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5925,51 +5925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salima-rafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-3035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6892-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacoscope.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Nouvelle-traduction-MOVE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=&amp;zone1=personneRAs&amp;val1=Salima+RAFAI&amp;op1=AND&amp;zone2=personneRAs&amp;val2=Salima+RAFA%C3%8F&amp;op2=AND&amp;zone3=personneRAs&amp;val3=&amp;op3=AND&amp;zone4=dateSoutenance&amp;val4a=01%2F05%2F2007&amp;val4b=01%2F07%2F2052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersinphysics.org/papersinphysics/about/editorialTeam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/IMG/pdf/cvrafai_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.aps.org/prfluids/abstract/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/LgIp9-mv5So" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfh-ufa.org/fr/?noredirect=fr_FR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oG03MbqgYao&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aapt.scitation.org/doi/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Foule-de-Micronageurs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article1503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cnrs.fr/presse/communique/3337.htm?&amp;theme1=2&amp;debut=32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inp/spip.php?article1635%20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://physics.aps.org/story/v25/st9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.condmatjournalclub.org/?p=760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http:/www.cnrs.fr/inp/spip.php?article332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rizvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-F. Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafa&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Fan Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Sheng Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.034003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Al Alam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Brun-Cosme-Bruny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L092301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573236v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F&#246;rtsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zimmermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923729v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levke Ortlieb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas John" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.148101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orthion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358198v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Nait-Ouhra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103302" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.751" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Jibuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thi&#233;baud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00934d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.051101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabel Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.138106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mussler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.228102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jibuti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2011.535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibuti Levan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.098102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Aytouna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wegdam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0703-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.06.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Groenink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJ7ZV6PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.07.072" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR5K3XB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005008190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D2SP2RS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004000278" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TVKMBML2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Wegdam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.89.096101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Sarker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/salima-rafai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9889-3035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049322" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-6892-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacoscope.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Nouvelle-traduction-MOVE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/?q=&amp;zone1=personneRAs&amp;val1=Salima+RAFAI&amp;op1=AND&amp;zone2=personneRAs&amp;val2=Salima+RAFA%C3%8F&amp;op2=AND&amp;zone3=personneRAs&amp;val3=&amp;op3=AND&amp;zone4=dateSoutenance&amp;val4a=01%2F05%2F2007&amp;val4b=01%2F07%2F2052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.papersinphysics.org/papersinphysics/about/editorialTeam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/IMG/pdf/cvrafai_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.aps.org/prfluids/abstract/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/LgIp9-mv5So" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfh-ufa.org/fr/?noredirect=fr_FR" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=oG03MbqgYao&amp;feature=youtu.be" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aapt.scitation.org/doi/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-liphy.univ-grenoble-alpes.fr/Foule-de-Micronageurs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi/spip.php?article1503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.cnrs.fr/presse/communique/3337.htm?&amp;theme1=2&amp;debut=32" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/inp/spip.php?article1635%20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://physics.aps.org/story/v25/st9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.condmatjournalclub.org/?p=760" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20http:/www.cnrs.fr/inp/spip.php?article332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farutin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Rizvi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-F. Hu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Lin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafa&#239;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Fan Hu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te-Sheng Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Rafa&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouqi Misbah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.034003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo Al Alam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Brun-Cosme-Bruny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Borne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L092301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573236v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F&#246;rtsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zimmermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.093302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Farutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Seyda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin N&#232;gre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Suhail Rizvi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2020.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923729v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5081507" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383649v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levke Ortlieb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas John" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.148101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.238004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Nait-Ouhra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.103302" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmottant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Orthion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0000025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.751" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01637134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Jibuti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.052610" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thi&#233;baud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00934d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barzyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.051101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050701" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.063019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabel Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.110.138106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mussler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/54004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Kristian Dysthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duperray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.228102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jibuti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/JFM.2011.535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Berti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.035301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471216v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibuti Levan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.098102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471222v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bartolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Aytouna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Wegdam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0703-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2010.06.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Groenink" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushine Shahidzadeh-Bonn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8005629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SJ7ZV6PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471459v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Weiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Indekeu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471445v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PHYSA.2007.07.072" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR5K3XB2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471744v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005008190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D2SP2RS6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802229v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker C. Weiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.92.245701" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004000278" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TVKMBML2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005731v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Weiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H. Wegdam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.89.096101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Sarker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CNRS Physique" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>