--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -75,173 +75,2323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-Temporal Variation in Urban Vegetation in Maghrebian Cities Since the XXst Century Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Remote Sensing and GIS in MENA Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.239-259, 2025, Earth and Environmental Sciences Library, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86574-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The recomposition and emergence of labeling territories: What territorial governance? Case of the municipality of Asni- Province of Al Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Haouz: identité, territoire et acteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 978-9920-40-164-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Disparities: An Approach to Reveal “Hidden Areas” to Territorial Development in the Marrakech-Safi Region—Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Development Goals in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-214, 2023, Key Challenges in Geography, 978-3-031-21614-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21614-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO RENNES, Nov 2025, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IST 2025, sustainability transition Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STRN, Jun 2025, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Axe 3 ESO – 3 mars 2025 – Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO, Mar 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04973331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities. The case in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sustainability Transitions Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sustainability Transitions Network Research, Jun 2025, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Allouch-Khebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contre Nature. Land sharing Land sparing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citeres, ESO, Académie du Climat, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'effet d'îlot de chaleur urbain dans la ville, Cas de Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« City Lab » Programme « Marrakech, Ville Durable (PMVD) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département du Développement Durable, Programme des Nations Unies pour l'Environnement; Fonds pour l'Environnement Mondial (FEM); World Ressource Institut; C40 cities, Jun 2024, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and disseminating citizen energy projects in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCSG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wagueninguen université, Oct 2024, Wageningen (NL), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of spatio-hierarchical diffusion processes of citizen energy collectives in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Patenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, UGU, Géograph society of Ireland, Aug 2024, DUBLIN, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04648770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IST 2025. International Sustainability Transitions Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance territoriale dans la region Marrakech-Safi : enjeux et defis des politiques de decentralisation et de deconcentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47456/geo.v5i41.50153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la structure tribale à la décentralisation régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The territorial dynamics of railroads in Morocco between disparities and economic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (4), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-024-11143-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO biosphere reserves and agroecological initiatives: what convergence for what sustainable development? The case of the 'Arganeraie' biosphere reserve in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires Environnement et Développement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.36358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/ted-v2i2.36358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins de santé : freins, défis et exigences d'équité territoriale. Le Cas de la province d’al Haouz. Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bouirbiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (37), pp.234-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47456/geo.v3i37.41510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery of Mud Materials from the Lalla Takerkoust Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American International Journal of Humanities and Social Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The territorial governance of the COVID-19 sanitary crisis and the challenges of the tourism actors in the old Medina of Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Humanities and Social Sciences (JAHSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20474/jahss-8.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction et gouvernance des territoires au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’émergence et d’essAimage des collectifs d’énergie citoyenne et gouvernance Polycentrique de l’Energie dans le Grand Ouest (MAPEGO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESO - Espaces et Société; EM Normandie Business School; RECIT; Taranis. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05460200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -251,2247 +2401,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial governance in the Marrakech-Safi region: issues and challenges of decentralization and deconcentration policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372295v1</w:t>
-              </w:r>
-[...2148 lines deleted...]
-                <w:t xml:space="preserve">hal-03933765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2509,64 +2509,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et diffusion spatiale des collectifs d’énergie citoyenne dans la Sarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,103 +2629,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du végétal en ville à Marrakech. Avant, pendant et après la colonisation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Benhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers - France, France. </w:t>
@@ -2932,51 +2932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-024-11143-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ted-v2i2.36358" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouirbiten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v3i37.41510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20474/jahss-8.2.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21614-5_10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hatton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21614-5_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-024-11143-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ted-v2i2.36358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouirbiten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v3i37.41510" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20474/jahss-8.2.4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hatton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>