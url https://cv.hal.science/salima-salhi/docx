--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -75,2423 +75,2423 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variation in Urban Vegetation in Maghrebian Cities Since the XXst Century Using Remote Sensing</w:t>
+                <w:t xml:space="preserve">Reconstruction et gouvernance des territoires au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440084v1</w:t>
-[...185 lines deleted...]
-                <w:t xml:space="preserve">hal-04005535v1</w:t>
+                <w:t xml:space="preserve">hal-05039605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO RENNES, Nov 2025, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">IST 2025, sustainability transition Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STRN, Jun 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379431v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST 2025, sustainability transition Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STRN, Jun 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journée Axe 3 ESO – 3 mars 2025 – Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO, Mar 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110570v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04973331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Axe 3 ESO – 3 mars 2025 – Le Mans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ESO, Mar 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO RENNES, Nov 2025, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04973331v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities. The case in Western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salima Salhi</w:t>
+                <w:t xml:space="preserve">Faïza Allouch-Khebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sustainability Transitions Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sustainability Transitions Network Research, Jun 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Contre Nature. Land sharing Land sparing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citeres, ESO, Académie du Climat, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138402v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities. The case in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contre Nature. Land sharing Land sparing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Citeres, ESO, Académie du Climat, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Sustainability Transitions Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sustainability Transitions Network Research, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417224v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'effet d'îlot de chaleur urbain dans la ville, Cas de Marrakech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of spatio-hierarchical diffusion processes of citizen energy collectives in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Patenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« City Lab » Programme « Marrakech, Ville Durable (PMVD) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département du Développement Durable, Programme des Nations Unies pour l'Environnement; Fonds pour l'Environnement Mondial (FEM); World Ressource Institut; C40 cities, Jun 2024, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">35 th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, UGU, Géograph society of Ireland, Aug 2024, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419365v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04648770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and disseminating citizen energy projects in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wagueninguen université, Oct 2024, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of spatio-hierarchical diffusion processes of citizen energy collectives in western France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'effet d'îlot de chaleur urbain dans la ville, Cas de Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Patenotte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, UGU, Géograph society of Ireland, Aug 2024, DUBLIN, Ireland</w:t>
+              <w:t xml:space="preserve">« City Lab » Programme « Marrakech, Ville Durable (PMVD) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département du Développement Durable, Programme des Nations Unies pour l'Environnement; Fonds pour l'Environnement Mondial (FEM); World Ressource Institut; C40 cities, Jun 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d’émergence et d’essAimage des collectifs d’énergie citoyenne et gouvernance Polycentrique de l’Energie dans le Grand Ouest (MAPEGO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESO - Espaces et Société; EM Normandie Business School; RECIT; Taranis. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05460200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial governance in the Marrakech-Safi region: issues and challenges of decentralization and deconcentration policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04648770v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance territoriale dans la region Marrakech-Safi : enjeux et defis des politiques de decentralisation et de deconcentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47456/geo.v5i41.50153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la structure tribale à la décentralisation régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The territorial dynamics of railroads in Morocco between disparities and economic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (4), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-024-11143-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO biosphere reserves and agroecological initiatives: what convergence for what sustainable development? The case of the 'Arganeraie' biosphere reserve in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires Environnement et Développement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.36358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/ted-v2i2.36358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès aux soins de santé : freins, défis et exigences d'équité territoriale. Le Cas de la province d’al Haouz. Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bouirbiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (37), pp.234-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47456/geo.v3i37.41510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery of Mud Materials from the Lalla Takerkoust Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American International Journal of Humanities and Social Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The territorial governance of the COVID-19 sanitary crisis and the challenges of the tourism actors in the old Medina of Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Advances in Humanities and Social Sciences (JAHSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20474/jahss-8.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST 2025. International Sustainability Transitions Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance territoriale dans la region Marrakech-Safi : enjeux et defis des politiques de decentralisation et de deconcentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatio-Temporal Variation in Urban Vegetation in Maghrebian Cities Since the XXst Century Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografares</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05372187v1</w:t>
+              <w:t xml:space="preserve">Environmental Remote Sensing and GIS in MENA Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.239-259, 2025, Earth and Environmental Sciences Library, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86574-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la structure tribale à la décentralisation régionale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial Disparities: An Approach to Reveal “Hidden Areas” to Territorial Development in the Marrakech-Safi Region—Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05188261v1</w:t>
+              <w:t xml:space="preserve">Sustainable Development Goals in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-214, 2023, Key Challenges in Geography, 978-3-031-21614-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21614-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The territorial dynamics of railroads in Morocco between disparities and economic development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The recomposition and emergence of labeling territories: What territorial governance? Case of the municipality of Asni- Province of Al Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Benhsain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...702 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Le Haouz: identité, territoire et acteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 978-9920-40-164-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05372295v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2509,64 +2509,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et diffusion spatiale des collectifs d’énergie citoyenne dans la Sarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2629,103 +2629,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du végétal en ville à Marrakech. Avant, pendant et après la colonisation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Benhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers - France, France. </w:t>
@@ -2932,51 +2932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933765v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21614-5_10" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50153" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-024-11143-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ted-v2i2.36358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouirbiten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v3i37.41510" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20474/jahss-8.2.4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hatton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039605v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05372187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v5i41.50153" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-024-11143-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/ted-v2i2.36358" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bouirbiten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47456/geo.v3i37.41510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973367v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20474/jahss-8.2.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21614-5_10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hatton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>