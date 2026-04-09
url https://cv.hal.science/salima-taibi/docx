--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2672,290 +2672,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018088v1</w:t>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2008.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Rua Estaun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5Q2QWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04382097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Youndj&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collomb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#228;rdle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-3758(86)90099-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB447RX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duplessi Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riahi Amira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Bernadette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R, Luque Reyes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antognelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guidotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manase Bezara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Huard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/agriculture-alimentation-durables-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04347633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2008.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Rua Estaun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5Q2QWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04382097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Youndj&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collomb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#228;rdle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-3758(86)90099-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB447RX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duplessi Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riahi Amira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Bernadette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R, Luque Reyes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antognelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guidotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manase Bezara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Huard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/agriculture-alimentation-durables-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04347633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>