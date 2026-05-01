--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1475,294 +1475,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche non paramétrique en théorie de la fiabilité : revue bibliographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on prediction via estimation of the conditional mode function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sarda</w:t>
+                <w:t xml:space="preserve">G. Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vieu</w:t>
+                <w:t xml:space="preserve">W. Härdle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 15, pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-3758(86)90099-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463342v1</w:t>
+                <w:t xml:space="preserve">hal-04408305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on prediction via estimation of the conditional mode function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Hassani</w:t>
+                <w:t xml:space="preserve">Approche non paramétrique en théorie de la fiabilité : revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 34 (4), pp.27-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04408305v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness in Parametric and Non-Parametric Regression Estimation: An Investigation by Computer Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2672,168 +2672,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking Account of Uncertain, Imprecise and Incomplete Data in Sustainability Assessments in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Guimaraes, Portugal. pp. 625-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209256v1</w:t>
+                <w:t xml:space="preserve">hal-01018063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A goal-oriented meta-model for scientific research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2862,277 +2832,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Guimaraes, France. pp. 762-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
+              <w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209228v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Account of Uncertain, Imprecise and Incomplete Data in Sustainability Assessments in Agriculture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénola Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2014 - 14th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Guimaraes, Portugal. pp. 625-639</w:t>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018063v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
               </w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénola Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2008.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Rua Estaun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5Q2QWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04382097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Youndj&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collomb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#228;rdle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-3758(86)90099-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB447RX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duplessi Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riahi Amira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Bernadette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R, Luque Reyes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antognelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guidotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manase Bezara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Huard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/agriculture-alimentation-durables-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04347633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JEAM.2015.06.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2008.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Rua Estaun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felippe de Alencastro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.05.022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F5Q2QWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04382097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Youndj&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collomb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. H&#228;rdle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-3758(86)90099-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB447RX2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hazard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04387412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duplessi Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riahi Amira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Bernadette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373897v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R, Luque Reyes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ranieri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antognelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guidotti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04348018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manase Bezara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04373831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00869709v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Huard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lemaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04160202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/agriculture-alimentation-durables-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04372605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04408262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Chantal Dur Dur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04347633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>