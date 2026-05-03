--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1406,131 +1406,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-delayed nonlocal response inducing traveling temporal localized structures</w:t>
+                <w:t xml:space="preserve">Nonlocal Raman response in Kerr resonators: Moving temporal localized structures and bifurcation structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parra-Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (8), pp.083111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0007350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133307v1</w:t>
+                <w:t xml:space="preserve">hal-03133305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freak chimera states in a locally coupled Duffing oscillators chain</w:t>
               </w:r>
@@ -1614,789 +1627,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Route to Chaos in Nonlinear Plasmonic Dimer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+                <w:t xml:space="preserve">Time-delayed nonlocal response inducing traveling temporal localized structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.202000240⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133308v1</w:t>
+                <w:t xml:space="preserve">hal-03133307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional optical chimera states in an array of coupled waveguide resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Clerc</w:t>
+                <w:t xml:space="preserve">Investigating Route to Chaos in Nonlinear Plasmonic Dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tlidi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5133836⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 532 (10), pp.2000240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.202000240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133303v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Raman response in Kerr resonators: Moving temporal localized structures and bifurcation structure</w:t>
+                <w:t xml:space="preserve">Two-dimensional optical chimera states in an array of coupled waveguide resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Parra-Rivas</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (8), pp.083111. </w:t>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.043107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0007350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5133836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133305v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized Faraday patterns under heterogeneous parametric excitation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Majid Taki</w:t>
+                <w:t xml:space="preserve">Characterization of spatiotemporal chaos in arrays of nonlinear plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.033115⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082424v1</w:t>
+                <w:t xml:space="preserve">hal-03133298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence-Induced Rogue Waves in Kerr Resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized Faraday patterns under heterogeneous parametric excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Urra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Páez-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011054⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.033115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082522v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spatiotemporal chaos in arrays of nonlinear plasmonic nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence-Induced Rogue Waves in Kerr Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (16), </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133298v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimera states in a Duffing oscillators chain coupled to nearest neighbors</w:t>
               </w:r>
@@ -2597,759 +2597,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic modulations controlling Kuznetsov-Ma soliton formation in nonlinear Schrödinger equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston G L Tiofack</w:t>
+                <w:t xml:space="preserve">Chimera-like states in an array of coupled-waveguide resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.04.029⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (15), pp.2906-2909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403028v1</w:t>
+                <w:t xml:space="preserve">hal-02072811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckhaus instability in the Lugiato-Lefever model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verschueren</w:t>
+                <w:t xml:space="preserve">Characterization of spatiotemporal chaos in a Kerr optical frequency comb and in all fiber cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80078-9⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (6), pp.1063-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.001063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073128v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr frequency combs and triangular spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic modulations controlling Kuznetsov-Ma soliton formation in nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston G L Tiofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliya Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Bièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002126⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072815v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme events following bifurcation to spatiotemporal chaos in a spatially extended microcavity laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.023816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spatiotemporal chaos in a Kerr optical frequency comb and in all fiber cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kerr frequency combs and triangular spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliya Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Liu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42 (6), pp.1063-1066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.001063⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 42 (11), pp.2126-2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072817v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimera-like states in an array of coupled-waveguide resonators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. A. Ferre</w:t>
+                <w:t xml:space="preserve">Eckhaus instability in the Lugiato-Lefever model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verschueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (15), pp.2906-2909. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80078-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072811v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondestructive distributed measurement of supercontinuum generation along highly nonlinear optical fibers</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Drouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Laabidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,1079 +3576,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended and localized Hopf-Turing mixed-mode in non-instantaneous Kerr cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ouali</w:t>
+                <w:t xml:space="preserve">Localized structures and spatiotemporal chaos: comparison between the driven damped sine-Gordon and the Lugiato-Lefever model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tlidi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.004714⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80072-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072818v1</w:t>
+                <w:t xml:space="preserve">hal-02081059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized structures and spatiotemporal chaos: comparison between the driven damped sine-Gordon and the Lugiato-Lefever model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel Clerc</w:t>
+                <w:t xml:space="preserve">Extended and localized Hopf-Turing mixed-mode in non-instantaneous Kerr cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Tlidi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (6), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (5), pp.4714-4719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80072-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.004714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081059v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimera-type states induced by local coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. A. Ferre</w:t>
+                <w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Garcia-Nustes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Baronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milivoj Belić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Ping Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.063001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072820v1</w:t>
+                <w:t xml:space="preserve">hal-02072535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and generation of drifting patterns by asymmetrical Fourier filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Odent</w:t>
+                <w:t xml:space="preserve">Chimera-type states induced by local coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Ferre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Bortolozzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Residori</w:t>
+                <w:t xml:space="preserve">M. A. Garcia-Nustes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Rojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 93 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.010201⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 93 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072822v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal chaos induces extreme events in an extended microcavity laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control and generation of drifting patterns by asymmetrical Fourier filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Louvergneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Selmi</w:t>
+                <w:t xml:space="preserve">V. Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Loghmari</w:t>
+                <w:t xml:space="preserve">U. Bortolozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Residori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.013901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.010201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233500v3</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Spatiotemporal chaos induces extreme events in an extended microcavity laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Baronio</w:t>
+                <w:t xml:space="preserve">Z Loghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milivoj Belić</w:t>
+                <w:t xml:space="preserve">Isabelle Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Ping Zhong</w:t>
+                <w:t xml:space="preserve">Gregoire Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (6), pp.063001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (1), pp.013901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.013901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072535v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233500v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating spin-polarized current induces parametric resonance in spin valves</w:t>
+                <w:t xml:space="preserve">Transverse phase shielding solitons in the degenerated optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Laroze</w:t>
+                <w:t xml:space="preserve">Monica A. Garcia-Nustes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro O. Leon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alvaro S. Nunez</w:t>
+                <w:t xml:space="preserve">Yair Zarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224426⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 354, pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072828v1</w:t>
+                <w:t xml:space="preserve">hal-02072825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse phase shielding solitons in the degenerated optical parametric oscillator</w:t>
+                <w:t xml:space="preserve">Alternating spin-polarized current induces parametric resonance in spin valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica A. Garcia-Nustes</w:t>
+                <w:t xml:space="preserve">Alejandro O. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yair Zarate</w:t>
+                <w:t xml:space="preserve">Alvaro S. Nunez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 354, pp.163-167. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2015.05.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072825v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling pulse on a periodic background in parametrically driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro O. Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,64 +4747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Garcia-Nustes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Louvergneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (5), </w:t>
@@ -4894,51 +4894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5141,51 +5141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5213,573 +5213,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal power law for front propagation in all fiber resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipative structures induced by spin-transfer torques in nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro O. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel G. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (1), pp.483-489. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.000483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072833v1</w:t>
+                <w:t xml:space="preserve">hal-02072832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary instabilities in all fiber ring cavities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal power law for front propagation in all fiber resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Majid Taki</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tlidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033837⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.483-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.000483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072831v1</w:t>
+                <w:t xml:space="preserve">hal-02072833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative structures induced by spin-transfer torques in nanopillars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcel G. Clerc</w:t>
+                <w:t xml:space="preserve">Secondary instabilities in all fiber ring cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072832v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinning-depinning transition of fronts between standing waves</w:t>
+                <w:t xml:space="preserve">Phase shielding soliton in parametrically driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Fernández-Oto</w:t>
+                <w:t xml:space="preserve">Mónica A. Garcia-Ñustes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yair Zárate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.12901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012901⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.52915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.052915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944230v1</w:t>
+                <w:t xml:space="preserve">hal-00944211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase shielding soliton in parametrically driven systems</w:t>
+                <w:t xml:space="preserve">Pinning-depinning transition of fronts between standing waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yair Zárate</w:t>
+                <w:t xml:space="preserve">Cristian Fernández-Oto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87, pp.52915. </w:t>
+              <w:t xml:space="preserve">, 2013, 87, pp.12901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.052915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944211v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drift of dark cavity solitons in a photonic-crystal fiber resonator</w:t>
               </w:r>
@@ -6024,64 +6024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric gain control of a pulse in birefringent photonic crystal fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6252,261 +6252,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection-induced stabilization of optical dissipative solitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coalescence cascade of dissipative solitons in parametrically driven systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mujica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.004410⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3, 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944233v1</w:t>
+                <w:t xml:space="preserve">hal-02072838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescence cascade of dissipative solitons in parametrically driven systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convection-induced stabilization of optical dissipative solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Navarro</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (3, 2), </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.4410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.004410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072838v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Localized States with Shieldlike Phase Structure</w:t>
               </w:r>
@@ -6518,64 +6518,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica A. Garcia-Nustes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yair Zarate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6635,51 +6635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239 (1-2), pp.72-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6823,377 +6823,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARAMETRICALLY DRIVEN INSTABILITY IN QUASI-REVERSAL SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel G. Clerc</w:t>
+                <w:t xml:space="preserve">Soliton pair interaction law in parametrically driven Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Laroze</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mujica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218127409024967⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367 (1901), pp.3213-3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072840v1</w:t>
+                <w:t xml:space="preserve">hal-02072842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONVARIATIONAL ISING-BLOCH TRANSITION IN PARAMETRICALLY DRIVEN SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (8), pp.2717-2726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127409024438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton pair interaction law in parametrically driven Newtonian fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. G. Clerc</w:t>
+                <w:t xml:space="preserve">PARAMETRICALLY DRIVEN INSTABILITY IN QUASI-REVERSAL SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel G. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Sauma</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.3525-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127409024967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02072842v1</w:t>
+                <w:t xml:space="preserve">hal-02072840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized states beyond the asymptotic parametrically driven amplitude equation</w:t>
               </w:r>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. V. Konotop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7658,365 +7658,365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-assisted spatiotemporal chaos forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex dynamics in a spatio-temporal regime in a chain of plasmonic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Murr</w:t>
+                <w:t xml:space="preserve">Zohair Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.13002, </w:t>
+              <w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328713002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2652077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505198v1</w:t>
+                <w:t xml:space="preserve">hal-04505226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-assisted extreme events forecasting in Kerr ring resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-assisted spatiotemporal chaos forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.08015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708015⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.13002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328713002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505189v1</w:t>
+                <w:t xml:space="preserve">hal-04505198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex dynamics in a spatio-temporal regime in a chain of plasmonic nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning-assisted extreme events forecasting in Kerr ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.1, </w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.08015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2652077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328708015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505226v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting turbulence in a passive resonator with supervised machine learning</w:t>
               </w:r>
@@ -8798,51 +8798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Tiofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Guided Wave Optics: A testbed for extreme waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliya Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissipative Solitons: From Optics to Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 751, Springer Berlin Heidelberg, pp.1-27, 2008, Lecture Notes in Physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9082,51 +9082,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEA81DB3"/>
+    <w:nsid w:val="2D6B8601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9313,51 +9313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saliyacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-6939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111474469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1853-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Contreras-Celada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliya Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Clerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Negrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riveros-&#193;vila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gordillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01170-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille-Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Clerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Pammi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.223801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bessin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Tiofack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.644584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ayyad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra-Rivas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Taki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000240" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133836" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Urra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P&#225;ez-Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082522v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165423" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ferre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G. Clerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20100789" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston G L Tiofack" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.04.029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perinet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verschueren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80078-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023816" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001063" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072811v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002906" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hontinfinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wuilpart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laabidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063826" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072818v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004714" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tlidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80072-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052204" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Odent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Residori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.010201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233500v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Selmi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Loghmari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.013901" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072828v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laroze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro O. Leon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S. Nunez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224426" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Zarate" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.05.059" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.050901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Del Campo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050902" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Tiofack" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043837" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Brevdo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60212-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202842v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thiofack" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.000483" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072831v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033837" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022908" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944230v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Fern&#225;ndez-Oto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica A. Garcia-&#209;ustes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Z&#225;rate" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.052915" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hariz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.88.035802" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/30006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Agrawal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033802" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urzagasti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pleiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672872" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.004410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mujica" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036205" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.254102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.10.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GJ198HF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/38005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024967" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024438" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauma" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0072" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X6ZLPX8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Brazhnyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Konotop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767408" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durniak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119045" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C084EDE1ABD31E38A29D8E8C80589F638FF25C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2E2446DAD145847C07004A64633829B3196B3E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505198v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Murr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505226v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Ziani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652077" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Odent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1460-2ch13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133984v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78217-9_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3557B5273C4DDA92AAAB963AFB6F7DA5F823A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saliyacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-6939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111474469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1853-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Contreras-Celada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliya Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Clerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Negrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riveros-&#193;vila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gordillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01170-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille-Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Clerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Pammi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.223801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bessin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Tiofack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.644584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ayyad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra-Rivas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Taki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Urra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P&#225;ez-Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082522v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ferre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G. Clerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20100789" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston G L Tiofack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.04.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selmi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023816" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verschueren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80078-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hontinfinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wuilpart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laabidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063826" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tlidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80072-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Odent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Residori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.010201" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233500v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Selmi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Loghmari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.013901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Zarate" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.05.059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laroze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro O. Leon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S. Nunez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.050901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Del Campo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050902" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Tiofack" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043837" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Brevdo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60212-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202842v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thiofack" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.000483" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica A. Garcia-&#209;ustes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Z&#225;rate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.052915" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Fern&#225;ndez-Oto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012901" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hariz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.88.035802" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/30006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Agrawal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033802" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urzagasti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pleiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672872" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordillo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mujica" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036205" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.004410" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.254102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.10.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GJ198HF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/38005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072842v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0072" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X6ZLPX8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024438" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Brazhnyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Konotop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767408" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durniak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119045" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C084EDE1ABD31E38A29D8E8C80589F638FF25C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2E2446DAD145847C07004A64633829B3196B3E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Ziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Murr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Odent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1460-2ch13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133984v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78217-9_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3557B5273C4DDA92AAAB963AFB6F7DA5F823A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>