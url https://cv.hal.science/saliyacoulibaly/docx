--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,9027 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8976 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Saliya Coulibaly </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saliyacoulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3943-6939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111474469</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sY4n2tEAAAAJ&hl=fr&inst=786858289420692206&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-1853-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic chimeras in voltage-driven nano-oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Contreras-Celada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140, pp.108420. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2024.108420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-cavity synchronization mismatch in modulation instability induced optical frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Negrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.023133. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.023133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifting Faraday patterns under localised driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Riveros-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.63. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01170-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolas of localized structures and Raman–Kerr frequency combs in micro-structured resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bataille-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 174, pp.113808. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2023.113808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme Events Prediction from Nonlocal Partial Information in a Spatiotemporally Chaotic Microcavity Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Pammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (22), pp.223801. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.223801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-driven multistability and chaos in magnetic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Contreras-Celada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 562, pp.169793. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precursors-driven machine learning prediction of chaotic extreme pulses in Kerr resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.112199. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2022.112199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Complexity Mediated by Higher-Order Peregrine-Like Extreme Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.644584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cellular automata inside optical chimera states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Ayyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.111524. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chaos.2021.111524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulated Raman scattering on Kerr domain walls and localized structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parra-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.103.013507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delayed nonlocal response inducing traveling temporal localized structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freak chimera states in a locally coupled Duffing oscillators chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ferré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.105288. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Route to Chaos in Nonlinear Plasmonic Dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annalen der Physik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 532 (10), pp.2000240. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/andp.202000240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional optical chimera states in an array of coupled waveguide resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.043107. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal Raman response in Kerr resonators: Moving temporal localized structures and bifurcation structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parra-Rivas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (8), pp.083111. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0007350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal chaos in arrays of nonlinear plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (16), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.100.165423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized Faraday patterns under heterogeneous parametric excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Urra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Páez-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.033115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-Induced Rogue Waves in Kerr Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera states in a Duffing oscillators chain coupled to nearest neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (8), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5025038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternation of Defects and Phase Turbulence Induces Extreme Events in an Extended Microcavity Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (10), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e20100789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of spatiotemporal chaos in a Kerr optical frequency comb and in all fiber cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (6), pp.1063-1066. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera-like states in an array of coupled-waveguide resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.2906-2909. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.002906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic modulations controlling Kuznetsov-Ma soliton formation in nonlinear Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston G L Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2017.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhaus instability in the Lugiato-Lefever model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verschueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (9), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80078-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr frequency combs and triangular spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (11), pp.2126-2129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.002126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events following bifurcation to spatiotemporal chaos in a spatially extended microcavity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (2), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.95.023816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-velocity-mismatch-induced transition from absolute to convective instability in birefringent fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (6), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondestructive distributed measurement of supercontinuum generation along highly nonlinear optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hontinfinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wuilpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (9), pp.1716-1719. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized structures and spatiotemporal chaos: comparison between the driven damped sine-Gordon and the Lugiato-Lefever model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (6), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80072-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended and localized Hopf-Turing mixed-mode in non-instantaneous Kerr cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (5), pp.4714-4719. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.004714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimera-type states induced by local coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcia-Nustes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (5), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.052204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and generation of drifting patterns by asymmetrical Fourier filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louvergneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bortolozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Residori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.010201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal chaos induces extreme events in an extended microcavity laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Loghmari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (1), pp.013901. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.013901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233500v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on optical rogue waves and extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milivoj Belić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Ping Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.063001. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/6/063001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating spin-polarized current induces parametric resonance in spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro O. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro S. Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (22), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse phase shielding solitons in the degenerated optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A. Garcia-Nustes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Zarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 354, pp.163-167. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent noise-induced phase singularities in drifting patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Garcia-Nustes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louvergneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (5), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.92.050902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling pulse on a periodic background in parametrically driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro O. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (5), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.050901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comb generation using multiple compression points of Peregrine rogue waves in periodically modulated nonlinear Schrodinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (4), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal wave-train instabilities in nonlinear Schrodinger equation: revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Louvergneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Brevdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (7), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2015-60212-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peregrine comb: multiple compression points for Peregrine rogue waves in periodically modulated nonlinear Schrödinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Thiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dujardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (4), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202842v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal power law for front propagation in all fiber resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.483-489. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary instabilities in all fiber ring cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (3), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.90.033837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative structures induced by spin-transfer torques in nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro O. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (2), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase shielding soliton in parametrically driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica A. Garcia-Ñustes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Zárate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.52915. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.052915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning-depinning transition of fronts between standing waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Fernández-Oto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.12901. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVE.87.012901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift of dark cavity solitons in a photonic-crystal fiber resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tlidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.35802. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.88.035802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized waves in a parametrically driven magnetic nanowire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (3), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/97/30006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric gain control of a pulse in birefringent photonic crystal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. P. Agrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.33802. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-soliton precession state in a parametrically driven magnetic wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Urzagasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pleiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (7), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3672872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence cascade of dissipative solitons in parametrically driven systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gordillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mujica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (3, 2), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection-induced stabilization of optical dissipative solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nail Akhmediev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.4410. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.004410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative Localized States with Shieldlike Phase Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica A. Garcia-Nustes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Zarate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (25), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.254102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized states and non-variational Ising–Bloch transition of a parametrically driven easy-plane ferromagnetic wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (1-2), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction law of 2D localized precession states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (3), </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/90/38005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAMETRICALLY DRIVEN INSTABILITY IN QUASI-REVERSAL SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (10), pp.3525-3532. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127409024967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONVARIATIONAL ISING-BLOCH TRANSITION IN PARAMETRICALLY DRIVEN SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (8), pp.2717-2726. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127409024438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton pair interaction law in parametrically driven Newtonian fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mujica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Mathematical and Physical Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 367 (1901), pp.3213-3226. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2009.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized states beyond the asymptotic parametrically driven amplitude equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laroze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (5, 2), </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.77.056209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field patterns in periodically modulated optical parametric amplifiers and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Brazhnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Konotop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2767408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of modulated fronts in the absence of modulation instability - Case of the degenerate optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.177-178. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in an optical parametric oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Durniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 119, pp.163-164. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004119038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-assisted spatiotemporal chaos forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.13002, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-assisted extreme events forecasting in Kerr ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France. pp.08015, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328708015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex dynamics in a spatio-temporal regime in a chain of plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohair Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Akjouj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-time Measurements, Rogue Phenomena, and Single-Shot Applications VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, France. pp.1, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2652077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting turbulence in a passive resonator with supervised machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel G. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Measurement of Supercontinuum Generation in Conventional and Highly Nonlinear Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wuilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hontinfinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 19TH INTERNATIONAL CONFERENCE ON TRANSPARENT OPTICAL NETWORKS (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology of supercontinuum generation along highly nonlinear fibers using photon-counting optical time domain reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hontinfinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wuilpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 CONFERENCE ON LASERS AND ELECTRO-OPTICS PACIFIC RIM (CLEO-PR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the reflectometry and cut-back techniques for the distributed measurement of supercontinuum generation along optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Hontinfinde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Megret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wuilpart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front pinning induced by spatial inhomogeneous forcing in a Fabry-Perot Kerr cavity with negative diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Odent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Taki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Louvergneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 CONFERENCE ON LASERS AND ELECTRO-OPTICS EUROPE AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE (CLEO EUROPE/IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils mathématiques pour la physique -- S5 Licence de physique Parcours Physique Fondamentale -- Univ Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Randoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Thommen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zehnlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogue wave formation in highly birefringent fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamyae Drouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Tiofack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmajid Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Guided Wave Optics: A testbed for extreme waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2017, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1460-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Dissipative Solitons Under Convective and Absolute Instabilities in Optical Parametric Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliya Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissipative Solitons: From Optics to Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 751, Springer Berlin Heidelberg, pp.1-27, 2008, Lecture Notes in Physics, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78217-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9082,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D6B8601"/>
+    <w:nsid w:val="CDCE8BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9313,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saliyacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-6939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111474469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1853-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029578v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Contreras-Celada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rojas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliya Coulibaly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Clerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108420" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Negrini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riveros-&#193;vila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gordillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01170-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille-Gonzalez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Clerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113808" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Pammi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Clerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.223801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bessin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Tiofack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.644584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ayyad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111524" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra-Rivas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013507" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Taki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Urra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P&#225;ez-Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082522v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ferre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G. Clerc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20100789" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002906" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston G L Tiofack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.04.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selmi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023816" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verschueren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80078-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hontinfinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wuilpart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laabidi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063826" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferr&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tlidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80072-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004714" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072820v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052204" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Odent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Residori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.010201" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233500v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Selmi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Loghmari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.013901" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Zarate" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.05.059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072828v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laroze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro O. Leon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S. Nunez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224426" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.050901" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Del Campo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050902" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Tiofack" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043837" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Brevdo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60212-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202842v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thiofack" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022908" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.000483" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033837" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944211v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica A. Garcia-&#209;ustes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Z&#225;rate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.052915" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Fern&#225;ndez-Oto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012901" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hariz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.88.035802" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/30006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944229v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Agrawal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033802" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urzagasti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pleiner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672872" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordillo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mujica" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036205" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.004410" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.254102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.10.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GJ198HF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/38005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072842v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0072" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X6ZLPX8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024438" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024967" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056209" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Brazhnyi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Konotop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767408" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durniak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coulibaly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119045" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C084EDE1ABD31E38A29D8E8C80589F638FF25C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119038" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2E2446DAD145847C07004A64633829B3196B3E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Ziani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Murr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073039v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073042v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Odent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547152v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1460-2ch13" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133984v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78217-9_10" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3557B5273C4DDA92AAAB963AFB6F7DA5F823A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/saliyacoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3943-6939" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111474469" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sY4n2tEAAAAJ&amp;hl=fr&amp;inst=786858289420692206&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-1853-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Contreras-Celada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rojas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliya Coulibaly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Clerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2024.108420" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Negrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.023133" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riveros-&#193;vila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gordillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01170-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tlidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Clerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2023.113808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Pammi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.223801" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169793" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bessin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112199" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Tiofack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.644584" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553737v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ayyad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2021.111524" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parra-Rivas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.103.013507" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105288" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Taki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.202000240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133836" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133305v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.165423" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Urra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena P&#225;ez-Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bendahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Ferre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Rojas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025038" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G. Clerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20100789" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston G L Tiofack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.04.029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verschueren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80078-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072815v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Selmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.023816" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laabidi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hontinfinde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Megret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wuilpart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001716" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tlidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80072-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.004714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.052204" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072822v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Odent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Residori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.010201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233500v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Selmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Loghmari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Beaudoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.013901" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milivoj Beli&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ping Zhong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/6/063001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laroze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro O. Leon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro S. Nunez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224426" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica A. Garcia-Nustes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Zarate" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.05.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Del Campo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.050902" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.050901" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Tiofack" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043837" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Brevdo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2015-60212-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202842v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thiofack" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.000483" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.033837" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022908" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica A. Garcia-&#209;ustes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Z&#225;rate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.052915" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Fern&#225;ndez-Oto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.87.012901" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cherbi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hariz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.88.035802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroze" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/30006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Agrawal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033802" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Urzagasti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pleiner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672872" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072838v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gordillo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mujica" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036205" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.004410" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.254102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2009.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GJ198HF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/90/38005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024967" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072844v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127409024438" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072842v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0072" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-X6ZLPX8N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.056209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Brazhnyi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Konotop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2767408" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072849v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Durniak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coulibaly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119045" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C084EDE1ABD31E38A29D8E8C80589F638FF25C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072848v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2E2446DAD145847C07004A64633829B3196B3E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505198v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Murr" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328713002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328708015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505226v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Ziani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2652077" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Odent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Randoux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thommen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zehnl&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133983v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyae Drouzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1460-2ch13" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133984v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durniak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78217-9_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3557B5273C4DDA92AAAB963AFB6F7DA5F823A70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>